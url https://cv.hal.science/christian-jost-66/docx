--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2108,694 +2108,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embodiment of cockroach aggregation behavior in a group of micro-robots.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Jost</w:t>
+                <w:t xml:space="preserve">The topological fortress of termites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caprari</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/artl.2008.14.4.14400⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5151, pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92191-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315337v1</w:t>
+                <w:t xml:space="preserve">hal-00318997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual to collective displacements in heterogeneous environments.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Key behavioural factors in a self-organised fish school model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.415-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00315334v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key behavioural factors in a self-organised fish school model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gautrais</w:t>
+                <w:t xml:space="preserve">The embodiment of cockroach aggregation behavior in a group of micro-robots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Asadpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Caprari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4), pp.387-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/artl.2008.14.4.14400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167590v1</w:t>
+                <w:t xml:space="preserve">hal-00315337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological efficiency in three-dimensional gallery networks of termite nests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From individual to collective displacements in heterogeneous environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Valverde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Jost</w:t>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricard Solé</w:t>
+                <w:t xml:space="preserve">M. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 387 (24), pp.6235-6244. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250 (3), pp.424-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318963v1</w:t>
+                <w:t xml:space="preserve">hal-00315334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topological fortress of termites</w:t>
+                <w:t xml:space="preserve">Topological efficiency in three-dimensional gallery networks of termite nests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Kuntz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">Ricard Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5151, pp.165-173. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 387 (24), pp.6235-6244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92191-2_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318997v1</w:t>
+                <w:t xml:space="preserve">hal-00318963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of gallery networks in the nests of termite Cubitermes spp. revealed by X-ray tomography.</w:t>
               </w:r>
@@ -2820,51 +2820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2953,64 +2953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3055,725 +3055,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wolves of Isle Royale display scale-invariant satiation and ratio-dependent predation on moose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation behaviour as a source of collective decision in a group of cockroach-like-robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Asadpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jost</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Caprari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2005.00977.x⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3630, pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11553090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093186v1</w:t>
+                <w:t xml:space="preserve">hal-00351828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized aggregation in cockroaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How temperature influences displacements and corpse aggregation behaviors in the ant Messor sancta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.02.009⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.309-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-005-0821-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093176v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new test of random walks in heterogeneous environments.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The wolves of Isle Royale display scale-invariant satiation and ratio-dependent predation on moose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Vucetich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf O. Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Arditi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-005-0001-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.809-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2005.00977.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00093175v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation behaviour as a source of collective decision in a group of cockroach-like-robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Self-organized aggregation in cockroaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caprari</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3630, pp.169-178. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69 (1), pp.169-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11553090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351828v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How temperature influences displacements and corpse aggregation behaviors in the ant Messor sancta</w:t>
+                <w:t xml:space="preserve">A new test of random walks in heterogeneous environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lluc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52, pp.309-315. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92, pp.367-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-005-0821-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-005-0001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093138v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of mixotrophy on the stability and dynamics of a simple planktonic food web model.</w:t>
               </w:r>
@@ -3905,51 +3905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mutual interference always stabilize predator-prey dynamics? A comparison of models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Arditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Callois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Senina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Arditi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 149 (3), pp.297-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4176,51 +4176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pattern to process: identifying predator-prey models from time-series data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Arditi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 43 (3), pp.229-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,264 +4260,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for predator dependence in predator-prey dynamics: a non-parametric approach.</w:t>
+                <w:t xml:space="preserve">Identifying predator-prey processes from time-series.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. P. Ellner</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Arditi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57 (4), pp.325-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/tpbi.2000.1463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1186⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315352v1</w:t>
+                <w:t xml:space="preserve">hal-00315353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying predator-prey processes from time-series.</w:t>
+                <w:t xml:space="preserve">Testing for predator dependence in predator-prey dynamics: a non-parametric approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Arditi</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Ellner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/tpbi.2000.1463⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267 (1453), pp.1611-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315353v1</w:t>
+                <w:t xml:space="preserve">hal-00315352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing top-down and bottom-up control in a litter-based soil macroinvertebrate food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Arditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5258,51 +5258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local growth to global optimization in insect built networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5865,51 +5865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FB1BCA8"/>
+    <w:nsid w:val="879DC9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6096,51 +6096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-jost-66" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3121-3001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166353167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vargo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa-Leonardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haifig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00852-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives Haifig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa-Leonardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-051X14NM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchebti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caldato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0378-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0350-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanelize Janei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH390BLZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Devulder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Vucetich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf O. Peterson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2005.00977.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn A Lawrence" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Campolongo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van de Bund" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Hill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2004.02.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HD8BR1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Tyutyunov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L8CDCD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Senina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(01)00478-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-802XJSF1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-001-8187-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C399BF09C02E619213E655AE20BA2E45B53CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Ellner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1186" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315353v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/tpbi.2000.1463" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ3L3LM8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.890312.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJJJXZFB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065819v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.900125.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53L328B0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bulm.1998.0072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dacorogna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.A. M&#252;ller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Pictet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Ward" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518479500000026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bonavita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830217v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FAS-W.2016.42" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808107v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-90306-4_148-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90306-4_148-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03078918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-jost-66" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3121-3001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166353167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vargo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa-Leonardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haifig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00852-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives Haifig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa-Leonardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-051X14NM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchebti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caldato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0378-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0350-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanelize Janei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH390BLZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Devulder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Vucetich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf O. Peterson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2005.00977.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn A Lawrence" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Campolongo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van de Bund" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Hill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2004.02.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HD8BR1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Tyutyunov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L8CDCD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Senina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(01)00478-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-802XJSF1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-001-8187-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C399BF09C02E619213E655AE20BA2E45B53CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/tpbi.2000.1463" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ3L3LM8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Ellner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1186" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.890312.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJJJXZFB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065819v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.900125.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53L328B0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bulm.1998.0072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dacorogna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.A. M&#252;ller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Pictet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Ward" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518479500000026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bonavita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830217v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FAS-W.2016.42" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808107v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-90306-4_148-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90306-4_148-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03078918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>