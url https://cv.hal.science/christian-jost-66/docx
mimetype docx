--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,5810 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5758 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Jost </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCU, CRCA, Université de Toulouse 3, Paul Sabatier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-jost-66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3121-3001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166353167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=iY0uyz8AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987-1993: Licence et Master &amp;quot;Mathématiques appliquées&amp;quot; et Licence &amp;quot;Biologie&amp;quot;, Université de Zürich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1998: PhD en écologie théorique, Institut National Agronomique Paris-Grignon (INA P-G), Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2001: AERC (Assistant d'enseignement et de recherche contractuel), Institut National Agronomique Paris-Grignon (INA P-G), Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-présent: Maître de Conférences, Université Toulouse 3, Paul Sabatier, Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient colonies of the neotropical termite Cornitermes cumulans (Isoptera: Termitidae): comparing monogamy and polygamy as reproductive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa-Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Haifig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00040-022-00852-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized biotectonics of termite nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Heyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahadevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (5), pp.e2006985118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2006985118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architectural design of smart ventilation and drainage systems in termite nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaljit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagus P Muljadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Q Raeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Vandeginste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.eaat8520. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmergic construction and topochemical information shape ant nest architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Khuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Perna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (5), pp.1303-1308. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1509829113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-based model of the growth of termite nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Ho Eom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Perna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santo Fortunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.062810. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.062810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of foraging trails in the Neotropical termite Velocitermes heteropterus (Isoptera: Termitidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ives Haifig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fourcassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi Zana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Costa-Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.123-129. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2015.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of resistance to heat in two species of leaf-cutting ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchebti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caldato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Forti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fourcassié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (1), pp.97-99. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00040-014-0378-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence times and boundary-following behavior in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (5), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of construction behavior in the termite Procornitermes araujoi: structure is a stronger stimulus than volatile marking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa-Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00040-014-0350-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Ants Need to Estimate the Geometrical Properties of Trail Bifurcations to Find an Efficient Route? A Swarm Robotics Test Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.e1002903. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Collective Animal Behavior with a Cognitive Perspective: A Methodological Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38588. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size of excavators within a polymorphic termite species governs tunnel topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ives Haifig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanelize Janei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Costa-Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82 (6), pp.1409-1414. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing fish movement as a persistent turning walker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Motsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.429-445. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-008-0198-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized aggregation triggers collective decision making in a group of cockroach-like robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.109-133. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1059712309103430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topological fortress of termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Perna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5151, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92191-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embodiment of cockroach aggregation behavior in a group of micro-robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caprari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.387-408. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl.2008.14.4.14400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual to collective displacements in heterogeneous environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250 (3), pp.424-34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological efficiency in three-dimensional gallery networks of termite nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Perna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 387 (24), pp.6235-6244. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2008.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key behavioural factors in a self-organised fish school model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theraulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Zoologici Fennici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, pp.415-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of gallery networks in the nests of termite Cubitermes spp. revealed by X-ray tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Perna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (9), pp.877-84. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-008-0388-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between a self-organized process and an environmental template: corpse clustering under the influence of air currents in ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (12), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2006.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation behaviour as a source of collective decision in a group of cockroach-like-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caprari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3630, pp.169-178. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11553090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How temperature influences displacements and corpse aggregation behaviors in the ant Messor sancta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theraulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.309-315. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00040-005-0821-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wolves of Isle Royale display scale-invariant satiation and ratio-dependent predation on moose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Vucetich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf O. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Arditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.809-816. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2005.00977.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized aggregation in cockroaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.169-180. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test of random walks in heterogeneous environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fourcassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.367-370. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-005-0001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of mixotrophy on the stability and dynamics of a simple planktonic food web model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathryn A Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Campolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van de Bund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheryl Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does mutual interference always stabilize predator-prey dynamics? A comparison of models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Arditi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Tyutyunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (11), pp.1037-57. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of the harvested pike-perch population of the Azov Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Tyutyunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Senina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Arditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (3), pp.297-311. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3800(01)00478-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pattern to process: identifying predator-prey models from time-series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Arditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (3), pp.229-243. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-001-8187-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for predator dependence in predator-prey dynamics: a non-parametric approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Ellner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 267 (1453), pp.1611-20. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2000.1186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying predator-prey processes from time-series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Arditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (4), pp.325-37. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/tpbi.2000.1463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing top-down and bottom-up control in a litter-based soil macroinvertebrate food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Arditi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 89 (3), pp.524-540. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0706.2000.890312.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey theory: hidden twins in ecology and microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 90 (1), pp.202-208. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0706.2000.900125.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Deterministic Extinction in Ratio-dependent Predator–Prey Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/bulm.1998.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous real-time trading strategies in the foreign exchange market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Dacorogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.A. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.V. Pictet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (4), pp.383-403. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13518479500000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of dynamical networks in termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems FRCCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Linear and Helicoidal Ramps in Insect Nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Perna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 1st International Workshops on Foundations and Applications of Self* Systems (FAS*W)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Augsburg, Germany. pp.148-153, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FAS-W.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nest Structure: Termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher K. Starr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Social Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.651-660, 2020, 978-3-319-90306-4. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90306-4_148-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local growth to global optimization in insect built networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Perna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lio; D. Verma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologically Inspired Networking and Sensing : Algorithms and Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.132-144, 2011, 9781613500927. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-092-7.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en comportement et neurosciences : une introduction avec applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering search behaviour in black garden ant trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bonavita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fourcassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison qualitative et quantitative de modèles proie-prédateur à des données chronologiques en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [q-bio.OT]. INAPG (AgroParisTech), 1998. English. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenesis without central control - case studies in social insect nest construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Methods [q-bio.QM]. Université Toulouse 3, Paul Sabatier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03078918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5865,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="879DC9FE"/>
+    <w:nsid w:val="76957D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6096,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-jost-66" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3121-3001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166353167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vargo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa-Leonardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haifig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00852-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives Haifig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa-Leonardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-051X14NM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchebti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caldato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0378-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0350-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanelize Janei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH390BLZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Devulder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Vucetich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf O. Peterson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2005.00977.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn A Lawrence" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Campolongo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van de Bund" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Hill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2004.02.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HD8BR1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Tyutyunov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L8CDCD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Senina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(01)00478-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-802XJSF1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-001-8187-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C399BF09C02E619213E655AE20BA2E45B53CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/tpbi.2000.1463" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ3L3LM8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Ellner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1186" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.890312.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJJJXZFB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065819v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.900125.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53L328B0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bulm.1998.0072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dacorogna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.A. M&#252;ller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Pictet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Ward" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518479500000026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bonavita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830217v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FAS-W.2016.42" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808107v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-90306-4_148-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90306-4_148-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03078918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-jost-66" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3121-3001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166353167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iY0uyz8AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vargo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa-Leonardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haifig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00852-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives Haifig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa-Leonardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-051X14NM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchebti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caldato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0378-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0350-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanelize Janei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH390BLZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Devulder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Vucetich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf O. Peterson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2005.00977.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn A Lawrence" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Campolongo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van de Bund" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Hill" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2004.02.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HD8BR1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Tyutyunov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L8CDCD5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Senina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(01)00478-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-802XJSF1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-001-8187-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C399BF09C02E619213E655AE20BA2E45B53CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Ellner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1186" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/tpbi.2000.1463" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ3L3LM8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.890312.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJJJXZFB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2000.900125.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53L328B0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bulm.1998.0072" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Dacorogna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.A. M&#252;ller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Pictet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Ward" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518479500000026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717528v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bonavita" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FAS-W.2016.42" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-90306-4_148-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90306-4_148-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377183v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03078918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>