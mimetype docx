--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,1035 +240,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05337495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical signature of subtle behavioural changes in large-scale behavioural assays</w:t>
+                <w:t xml:space="preserve">European, multicentre, prospective observational phase IV clinical study to assess the impact of lebrikizumab on health-related well-being and control of skin manifestations in patients with moderate-to-severe atopic dermatitis (ADTrust): study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blanc</w:t>
+                <w:t xml:space="preserve">Matthias Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Anthony Bewley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Barbier--Chebbah</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cocanougher</w:t>
+                <w:t xml:space="preserve">Marjolein de Bruin-Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M.W. Jones</w:t>
+                <w:t xml:space="preserve">Khaled Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012990. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.e102155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-102155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670703v1</w:t>
+                <w:t xml:space="preserve">hal-05600415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression-based inference of network motif sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical signature of subtle behavioural changes in large-scale behavioural assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">Alexandre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Barbier--Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cocanougher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M.W. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (10), pp.e1012460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012460⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733164v2</w:t>
+                <w:t xml:space="preserve">hal-04670703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LarvaTagger: Manual and automatic tagging of Drosophila larval behaviour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression-based inference of network motif sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.e1012460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04629791v1</w:t>
+                <w:t xml:space="preserve">hal-04733164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based inference for non-parametric statistical comparison of biomolecule dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">LarvaTagger: Manual and automatic tagging of Drosophila larval behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Specht</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lautaro Gándara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cocanougher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010088⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (7), pp.btae441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876446v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04629791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate information for efficient exploration-exploitation strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Barbier-Chebbah</w:t>
+                <w:t xml:space="preserve">Simulation-based inference for non-parametric statistical comparison of biomolecule dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassan Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.L052105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04147006v1</w:t>
+                <w:t xml:space="preserve">hal-03876446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRamWAy: mapping physical properties of individual biomolecule random motion in large-scale single-particle tracking experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Approximate information for efficient exploration-exploitation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Barbier-Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Verdier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (5), pp.L052105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.L052105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03695448v1</w:t>
+                <w:t xml:space="preserve">hal-04147006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational inference of fractional Brownian motion with linear computational complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">TRamWAy: mapping physical properties of individual biomolecule random motion in large-scale single-particle tracking experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Serov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.055311⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (11), pp.3149-3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612918v3</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03695448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized reference models for temporal networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Génois</w:t>
+                <w:t xml:space="preserve">Variational inference of fractional Brownian motion with linear computational complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassan Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marton Karsai</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian L Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.055311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1242252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.055311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817633v4</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612918v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hematopoietic stem cell transplantation chemotherapy causes microglia senescence and peripheral macrophage engraftment in the brain</w:t>
               </w:r>
@@ -1382,1795 +1382,1929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03588683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning physical properties of anomalous random walks using graph neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+                <w:t xml:space="preserve">Randomized reference models for temporal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Génois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Kivelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Takaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/abfa45⟩</w:t>
+              <w:t xml:space="preserve">SIAM Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1242252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03150190v2</w:t>
+                <w:t xml:space="preserve">hal-01817633v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Learning physical properties of anomalous random walks using graph neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Favard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassan Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.234001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/abfa45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60220-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02865729v1</w:t>
+                <w:t xml:space="preserve">pasteur-03150190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spatio-temporal dynamics of single biomolecules in living cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S Serov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Favard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/ab5167⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60220-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02408362v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02865729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle trajectories reveal two-state diffusion-kinetics of hOGG1 proteins on DNA</w:t>
+                <w:t xml:space="preserve">Mapping spatio-temporal dynamics of single biomolecules in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul C Blainey</w:t>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Flyvbjerg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky004⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.015003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/ab5167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690314v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02408362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le risque épidémique à partir de données lacunaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Single-particle trajectories reveal two-state diffusion-kinetics of hOGG1 proteins on DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Barrat</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Blainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Flyvbjerg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163205019⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.gky004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435397v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatially constrained sampling of temporal contact networks on the evaluation of the epidemic risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transition state theory demonstrated at the micron scale with out-of-equilibrium transport in a confined environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Génois</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Bo Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Reisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Poletto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henrik Flyvbjerg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.10227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0956792516000309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01342800v1</w:t>
+                <w:t xml:space="preserve">hal-01257781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition state theory demonstrated at the micron scale with out-of-equilibrium transport in a confined environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of spatially constrained sampling of temporal contact networks on the evaluation of the epidemic risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Valdano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Génois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Poletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Colizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.941-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956792516000309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257781v1</w:t>
+                <w:t xml:space="preserve">hal-01342800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalibrating disease parameters for increasing realism in modeling epidemics in closed settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Bioglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Génois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Bioglio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chiara Poletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-016-2003-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01396695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing experimental parameters for tracking of diffusing particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (2), pp.022401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on face-to-face contacts in an office building suggests a low-cost vaccination strategy based on community linkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Évaluer le risque épidémique à partir de données lacunaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fournet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/nws.2015.10⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (5), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163205019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113431v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of motility parameters from trajectory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas N. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim I. Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Flyvbjerg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 224 (7), pp.1151-1168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02452-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Gillespie algorithm: Fast simulation of contagion processes on time-varying networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (10), pp.e1004579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic force spectroscopy measures load-dependent kinetics of individual human b-cardiac myosin molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongmin Sung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim I. Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.7931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms8931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensating for population sampling in simulations of epidemic spread on temporal contact networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Cattuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.8860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Data on face-to-face contacts in an office building suggests a low-cost vaccination strategy based on community linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Génois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Panisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.326-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/nws.2015.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How memory generates heterogeneous dynamics in temporal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (4), pp.042805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.042805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3180,137 +3314,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate information maximization for bandit games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Barbier-Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Phuket, Thailand. pp.316-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246907v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3320,122 +3454,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillespie Algorithms for Stochastic Multiagent Dynamics in Populations and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Cambridge Elements: The Structure and Dynamics of Complex Networks, Guido Caldarelli, 978-1-009-23915-8 (ebook). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009239158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03992050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3445,131 +3579,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information maximization for a broad variety of multi-armed bandit games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Barbier--Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04997815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3716,51 +3850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05337495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cremese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Quemada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99608-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier--Chebbah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocanougher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M.W. Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012990" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733164v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Vestergaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly May" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro G&#225;ndara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876446v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Verdier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Cass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Specht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010088" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier-Chebbah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L052105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Vestergaard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612918v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.055311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817633v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kivel&#228;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Takaguchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1242252" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03588683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt A Sailor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Agoranos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Manzaneda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Gillet-Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01691-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03150190v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abfa45" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02408362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab5167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Blainey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Flyvbjerg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Valdano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Poletto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792516000309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Bo Mikkelsen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Reisner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10227" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01396695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bioglio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-2003-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144950v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022401" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Panisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas N. Pedersen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim I. Mortensen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02452-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140134v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004579" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Sung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Nag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Sutton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8931" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cattuto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042805" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246907v5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Masuda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/services/aop-cambridge-core/content/view/DD6A40E1A11F3703E2807E35709B5542/9781009239141AR.pdf/gillespie-algorithms-for-stochastic-multiagent-dynamics-in-populations-and-networks.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009239158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04997815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05337495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cremese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Quemada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99608-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Augustin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bewley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Br&#252;ggen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Bruin-Weller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102155" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier--Chebbah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocanougher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M.W. Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733164v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Vestergaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly May" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro G&#225;ndara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876446v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Verdier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Cass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Specht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier-Chebbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L052105" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Vestergaard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac291" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612918v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.055311" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03588683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt A Sailor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Agoranos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Manzaneda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Gillet-Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01691-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817633v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kivel&#228;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Takaguchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1242252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03150190v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abfa45" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02408362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab5167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Blainey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Flyvbjerg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Bo Mikkelsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Reisner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10227" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Valdano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Poletto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792516000309" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01396695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bioglio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-2003-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144950v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas N. Pedersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim I. Mortensen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02452-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140134v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Sung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Nag" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Sutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8931" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cattuto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113431v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Panisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042805" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246907v5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Masuda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/services/aop-cambridge-core/content/view/DD6A40E1A11F3703E2807E35709B5542/9781009239141AR.pdf/gillespie-algorithms-for-stochastic-multiagent-dynamics-in-populations-and-networks.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009239158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04997815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>