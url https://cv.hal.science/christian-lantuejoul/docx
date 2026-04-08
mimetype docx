--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2869,407 +2869,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the percolation curve of several continuous Boolean models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of long-term volcanic hazard using a Cox process with assimilation of tectonic data and geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereology, Spatial Statistics and Stochastic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prag, Czech Republic</w:t>
+              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766195v1</w:t>
+                <w:t xml:space="preserve">hal-00766180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulation of a positive random vector subject to max-linear constraints. A geometric perspective</w:t>
+                <w:t xml:space="preserve">Simulation of a Gaussian random vector: A propagative version of the Gibbs sampler.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 6 p</w:t>
+              <w:t xml:space="preserve">The 9th International Geostatistics Congress, Oslo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. pp.1747181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766156v1</w:t>
+                <w:t xml:space="preserve">hal-00709250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of long-term volcanic hazard using a Cox process with assimilation of tectonic data and geophysics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional simulation of a positive random vector subject to max-linear constraints. A geometric perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Goto</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766180v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Gaussian random vector: A propagative version of the Gibbs sampler.</w:t>
+                <w:t xml:space="preserve">Estimation of the percolation curve of several continuous Boolean models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Geostatistics Congress, Oslo.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. pp.1747181</w:t>
+              <w:t xml:space="preserve">Stereology, Spatial Statistics and Stochastic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prag, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709250v1</w:t>
+                <w:t xml:space="preserve">hal-00766195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes géostatistiques pour l'estimation des gisements de diamants</w:t>
               </w:r>
@@ -3413,165 +3413,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Boolean model</w:t>
+                <w:t xml:space="preserve">Prediction by conditional simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Stereological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">Modélisation pour l'environnement et l'expérimentation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709281v1</w:t>
+                <w:t xml:space="preserve">hal-00709217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction by conditional simulations</w:t>
+                <w:t xml:space="preserve">Simulation of a Boolean model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation pour l'environnement et l'expérimentation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Stereological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709217v1</w:t>
+                <w:t xml:space="preserve">hal-00709281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un vecteur gaussien: Une approche propagative de l'echantillonneur de Gibbs</w:t>
               </w:r>
@@ -4056,191 +4056,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de champs gaussiens par bandes tournantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic modelling and data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MATAIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">A resampling based test for pairwise dependence in spatial processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564400v1</w:t>
+                <w:t xml:space="preserve">hal-00801496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling and data analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de champs gaussiens par bandes tournantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A resampling based test for pairwise dependence in spatial processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Greece</w:t>
+              <w:t xml:space="preserve">Journées MATAIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801496v1</w:t>
+                <w:t xml:space="preserve">hal-00564400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional simulations</w:t>
               </w:r>
@@ -4358,325 +4358,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the stone size distribution of a diamond deposit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional simulation of a Cox process using multiple sample supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Millad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.779-788</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.459-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579383v1</w:t>
+                <w:t xml:space="preserve">hal-00579330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating fracture density from a linear or areal survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
+                <w:t xml:space="preserve">Modelling the stone size distribution of a diamond deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Wackernagel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Elion</w:t>
+                <w:t xml:space="preserve">Mike Millad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.535-544</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.779-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579362v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulation of a Cox process using multiple sample supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating fracture density from a linear or areal survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Wackernagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Brown</w:t>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+                <w:t xml:space="preserve">Pascal Elion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.459-468</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.535-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579330v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of long-term volcanic hazard using a Cox process</w:t>
               </w:r>
@@ -4852,51 +4852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an optimum sample support for estimating the diamond density of placer deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6027,51 +6027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation conditionnelle d'un modèle max-stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6414,51 +6414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demangeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00438-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Goto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Liebscher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-013-9492-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0121-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67HQRP3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9364-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8MG1C0K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0104-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JS4JWV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lacour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9064-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XC0SKDZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5VV8VC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salme Karkkainen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maisonneuve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Millad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01541339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demangeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00438-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Goto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Liebscher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-013-9492-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0121-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67HQRP3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9364-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8MG1C0K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0104-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JS4JWV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lacour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9064-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XC0SKDZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5VV8VC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salme Karkkainen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maisonneuve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Brown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Millad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01541339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>