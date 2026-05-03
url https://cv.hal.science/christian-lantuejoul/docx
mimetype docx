--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2547,634 +2547,716 @@
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unbiased estimation of the specific Euler-Poincaré characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Stereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15 (1), pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Simulation of Gaussian Spatio-temporal Random Field With Specified Covariance, Based On the SPDE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Carrizo V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Conference of The International Environmetrics Society Jul 2017, BERGAMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulations algorithms for max-stable processes. Application to maxima temperature fields.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+                <w:t xml:space="preserve">Looking for a link between the microstructure and the percolation threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd Annual TIES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Anchorage, Alaska, United States</w:t>
+              <w:t xml:space="preserve">14th International Congress for Stereology and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589500v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an algorithm for conditionally simulating max-stable processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Conditional simulations algorithms for max-stable processes. Application to maxima temperature fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Events: Modeling, Analysis, and Prediction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">The 23rd Annual TIES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Anchorage, Alaska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589572v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of long-term volcanic hazard using a Cox process with assimilation of tectonic data and geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jaquet</w:t>
+                <w:t xml:space="preserve">Implementation of an algorithm for conditionally simulating max-stable processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Goto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Extreme Events: Modeling, Analysis, and Prediction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766180v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Gaussian random vector: A propagative version of the Gibbs sampler.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of long-term volcanic hazard using a Cox process with assimilation of tectonic data and geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Geostatistics Congress, Oslo.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. pp.1747181</w:t>
+              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709250v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulation of a positive random vector subject to max-linear constraints. A geometric perspective</w:t>
+                <w:t xml:space="preserve">Simulation of a Gaussian random vector: A propagative version of the Gibbs sampler.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 6 p</w:t>
+              <w:t xml:space="preserve">The 9th International Geostatistics Congress, Oslo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. pp.1747181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766156v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the percolation curve of several continuous Boolean models</w:t>
               </w:r>
@@ -3249,1950 +3331,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes géostatistiques pour l'estimation des gisements de diamants</w:t>
+                <w:t xml:space="preserve">Conditional simulation of a positive random vector subject to max-linear constraints. A geometric perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources minérales: la vision du mineur (Ecole thématique du CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766187v1</w:t>
+                <w:t xml:space="preserve">hal-00766156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poisson storm process: extremal coefficients and simulation</w:t>
+                <w:t xml:space="preserve">Méthodes géostatistiques pour l'estimation des gisements de diamants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic geometry days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Villeneuve d'Asc, France</w:t>
+              <w:t xml:space="preserve">Ressources minérales: la vision du mineur (Ecole thématique du CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709216v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction by conditional simulations</w:t>
+                <w:t xml:space="preserve">The Poisson storm process: extremal coefficients and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation pour l'environnement et l'expérimentation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Stochastic geometry days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Villeneuve d'Asc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709217v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Boolean model</w:t>
+                <w:t xml:space="preserve">Prediction by conditional simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Stereological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">Modélisation pour l'environnement et l'expérimentation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709281v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un vecteur gaussien: Une approche propagative de l'echantillonneur de Gibbs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of a Boolean model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes journées de la Société Française de Statistique (SFdS), Tunis.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. pp.Inconnue</w:t>
+              <w:t xml:space="preserve">13th International Stereological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709329v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An estimation method for the orientation of fibres from shot-noise images with low resolurion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation d'un vecteur gaussien: Une approche propagative de l'echantillonneur de Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salme Karkkainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International stereological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">43èmes journées de la Société Française de Statistique (SFdS), Tunis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. pp.Inconnue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709284v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois approches cohérentes pour modéliser la multifissuration des composites 1D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An estimation method for the orientation of fibres from shot-noise images with low resolurion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salme Karkkainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.88</w:t>
+              <w:t xml:space="preserve">13th International stereological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598132v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulations: algorithms and avatars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois approches cohérentes pour modéliser la multifissuration des composites 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Castelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres statistiques au sommet de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564403v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la fissuration des composites 1D: comparaison de différentes approches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional simulations: algorithms and avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques Mécamat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres statistiques au sommet de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563399v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la fissuration des composites 1D: comparaison de différentes approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Castelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth and parasite defense. Competition for resources in economic plants from agronomy and forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées thématiques Mécamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564406v1</w:t>
+                <w:t xml:space="preserve">hal-00563399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling and data analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A resampling based test for pairwise dependence in spatial processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Greece</w:t>
+              <w:t xml:space="preserve">Growth and parasite defense. Competition for resources in economic plants from agronomy and forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801496v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de champs gaussiens par bandes tournantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MATAIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic modelling and data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on spatio-temporal extremes and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">A resampling based test for pairwise dependence in spatial processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818398v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support effect</w:t>
+                <w:t xml:space="preserve">Conditional simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on spatio-temporal extremes and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818387v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulation of a Cox process using multiple sample supports</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Support effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.459-468</w:t>
+              <w:t xml:space="preserve">Workshop on spatio-temporal extremes and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579330v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the stone size distribution of a diamond deposit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional simulation of a Cox process using multiple sample supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Millad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.779-788</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.459-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579383v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating fracture density from a linear or areal survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the stone size distribution of a diamond deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Elion</w:t>
+                <w:t xml:space="preserve">Mike Millad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.535-544</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.779-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579362v1</w:t>
+                <w:t xml:space="preserve">hal-00579383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of long-term volcanic hazard using a Cox process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jaquet</w:t>
+                <w:t xml:space="preserve">Estimating fracture density from a linear or areal survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Wackernagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Junichi Goto</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Elion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.137-146</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.535-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579373v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for spatial asymptotic independence of extremes using the madogram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Bel</w:t>
+                <w:t xml:space="preserve">Estimation of long-term volcanic hazard using a Cox process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junichi Goto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOSTATS 2008: 8. International Geostatistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.137-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197535v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an optimum sample support for estimating the diamond density of placer deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Ferreira</w:t>
+                <w:t xml:space="preserve">Testing for spatial asymptotic independence of extremes using the madogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third world conference on sampling and blending</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Porto Alegre, Brazil. pp.3-15</w:t>
+              <w:t xml:space="preserve">GEOSTATS 2008: 8. International Geostatistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579934v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observation of tensile deformation of open-cell nickel foams by means of X-ray microtomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an optimum sample support for estimating the diamond density of placer deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Cellular Metals and Metal Foaming Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.301-306</w:t>
+              <w:t xml:space="preserve">Third world conference on sampling and blending</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Porto Alegre, Brazil. pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538072v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ observation of tensile deformation of open-cell nickel foams by means of X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Cellular Metals and Metal Foaming Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.301-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01538072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ observation of tensile deformation of open-cell nickel foams by means of X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on cellular metals and metal foaming technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Berlin, Germany. pp.301-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5202,154 +5392,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de microstructures de combustible nucléaire hétérogène et homogénéisation mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Castelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Mécamat "Matériaux Numériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.6 Pages, Actes du Colloque Mécamat "Matériaux Numériques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5359,147 +5549,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de la géometrie stochastique à l'analyse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Descombes. Hermes Science-Lavoisier, pp.250, 2011, 978-2-7462-2145-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5509,280 +5699,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology: from Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9781848212152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118600788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random sets for texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic geometry for image analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.29-63, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphologie Mathématique 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.133-153, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cox process for the estimation of long-term volcanic hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5811,124 +6001,124 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanic and tectonic hazard assessment for nuclear facilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge, pp.369-384, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction non-linéaire par simulation conditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.J. Droesbeke ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse statistique des données spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technip, pp.339-369, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5938,228 +6128,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Beers progress report for 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation conditionnelle d'un modèle max-stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de Beers report for 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6169,105 +6359,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie mathématique, géostatistique et stéréologie : contributions à l'élaboration de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00430389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6414,51 +6604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demangeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00438-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Goto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Liebscher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-013-9492-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0121-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67HQRP3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9364-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8MG1C0K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0104-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JS4JWV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lacour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9064-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XC0SKDZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5VV8VC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salme Karkkainen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maisonneuve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Brown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Millad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01541339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demangeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00438-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Goto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Liebscher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-013-9492-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0121-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67HQRP3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9364-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8MG1C0K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0104-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JS4JWV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lacour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9064-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XC0SKDZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5VV8VC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salme Karkkainen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maisonneuve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Brown" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Millad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01541339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>