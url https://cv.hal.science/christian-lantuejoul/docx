--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -3059,407 +3059,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of long-term volcanic hazard using a Cox process with assimilation of tectonic data and geophysics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the percolation curve of several continuous Boolean models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Goto</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Stereology, Spatial Statistics and Stochastic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prag, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766180v1</w:t>
+                <w:t xml:space="preserve">hal-00766195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Gaussian random vector: A propagative version of the Gibbs sampler.</w:t>
+                <w:t xml:space="preserve">Conditional simulation of a positive random vector subject to max-linear constraints. A geometric perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Geostatistics Congress, Oslo.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. pp.1747181</w:t>
+              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709250v1</w:t>
+                <w:t xml:space="preserve">hal-00766156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the percolation curve of several continuous Boolean models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of long-term volcanic hazard using a Cox process with assimilation of tectonic data and geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereology, Spatial Statistics and Stochastic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prag, Czech Republic</w:t>
+              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766195v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulation of a positive random vector subject to max-linear constraints. A geometric perspective</w:t>
+                <w:t xml:space="preserve">Simulation of a Gaussian random vector: A propagative version of the Gibbs sampler.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Geostatistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 6 p</w:t>
+              <w:t xml:space="preserve">The 9th International Geostatistics Congress, Oslo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. pp.1747181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766156v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes géostatistiques pour l'estimation des gisements de diamants</w:t>
               </w:r>
@@ -3508,122 +3508,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poisson storm process: extremal coefficients and simulation</w:t>
+                <w:t xml:space="preserve">Simulation of a Boolean model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic geometry days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Villeneuve d'Asc, France</w:t>
+              <w:t xml:space="preserve">13th International Stereological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709216v1</w:t>
+                <w:t xml:space="preserve">hal-00709281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction by conditional simulations</w:t>
               </w:r>
@@ -3672,765 +3646,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Boolean model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation d'un vecteur gaussien: Une approche propagative de l'echantillonneur de Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Stereological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">43èmes journées de la Société Française de Statistique (SFdS), Tunis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. pp.Inconnue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709281v1</w:t>
+                <w:t xml:space="preserve">hal-00709329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un vecteur gaussien: Une approche propagative de l'echantillonneur de Gibbs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An estimation method for the orientation of fibres from shot-noise images with low resolurion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salme Karkkainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes journées de la Société Française de Statistique (SFdS), Tunis.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. pp.Inconnue</w:t>
+              <w:t xml:space="preserve">13th International stereological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709329v1</w:t>
+                <w:t xml:space="preserve">hal-00709284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An estimation method for the orientation of fibres from shot-noise images with low resolurion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois approches cohérentes pour modéliser la multifissuration des composites 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Castelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salme Karkkainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International stereological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709284v1</w:t>
+                <w:t xml:space="preserve">hal-00598132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois approches cohérentes pour modéliser la multifissuration des composites 1D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Poisson storm process: extremal coefficients and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.88</w:t>
+              <w:t xml:space="preserve">Stochastic geometry days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Villeneuve d'Asc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598132v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulations: algorithms and avatars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la fissuration des composites 1D: comparaison de différentes approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Castelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres statistiques au sommet de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques Mécamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564403v1</w:t>
+                <w:t xml:space="preserve">hal-00563399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la fissuration des composites 1D: comparaison de différentes approches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques Mécamat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Growth and parasite defense. Competition for resources in economic plants from agronomy and forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563399v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional simulations</w:t>
+                <w:t xml:space="preserve">Simulation de champs gaussiens par bandes tournantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth and parasite defense. Competition for resources in economic plants from agronomy and forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées MATAIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564406v1</w:t>
+                <w:t xml:space="preserve">hal-00564400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de champs gaussiens par bandes tournantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic modelling and data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MATAIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">A resampling based test for pairwise dependence in spatial processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564400v1</w:t>
+                <w:t xml:space="preserve">hal-00801496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling and data analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional simulations: algorithms and avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A resampling based test for pairwise dependence in spatial processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Greece</w:t>
+              <w:t xml:space="preserve">Rencontres statistiques au sommet de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801496v1</w:t>
+                <w:t xml:space="preserve">hal-00564403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional simulations</w:t>
               </w:r>
@@ -6217,51 +6217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation conditionnelle d'un modèle max-stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6604,51 +6604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demangeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00438-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Goto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Liebscher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-013-9492-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0121-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67HQRP3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9364-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8MG1C0K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0104-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JS4JWV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lacour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9064-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XC0SKDZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5VV8VC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salme Karkkainen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maisonneuve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Brown" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Millad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01541339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demangeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00438-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01624047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Goto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Liebscher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-013-9492-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Bacro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0121-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-67HQRP3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9364-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8MG1C0K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-010-0104-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23JS4JWV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lacour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9064-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XC0SKDZ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5VV8VC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salme Karkkainen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maisonneuve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Brown" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Millad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538072v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01541339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>