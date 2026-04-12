--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Larroche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bioprocesses contribute to a reduction of global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology for Bioenergy, Bioproducts&amp; Environmental Sustainability (Biorestec 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, May 2023, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Biennial International Forum on Industrial Bioprocessing – the International Conference of the International Bioprocessing Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Kaohsiung University of Science and Technology, Oct 2022, Kaohsiung (on line), Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biotechnology for Sustainable Bioresources and Bioeconomy (BSBB-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen / Biohydrogen for sustainable mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bioengineering Solutions for Healthcare, Food, Energy, and Environment (BSHFEE-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Institute of Technology Jodhpur, Apr 2021, Jodhpur (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohydrogen for sustainable mobility : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAEH 2021, International Conference on Biotechnology for Sustainable Agriculture, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birla Institute of Scientific Research, Apr 2021, Jaipur (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohydrogen for sustainable mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biohydrogen for sustainable mobility. 9th International Conference on Bioprocessing IBA-IFIBiop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Coahuila, Sep 2021, Saltillo (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohydrogen production by dark fermentation: impact of spatial heterogeneities and modeling of an anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chezeau B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IBA-IFIBiop-2019, International Conference on Industrial Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Miri, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and liquid-to-gas mass transfer under digester operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering GLS-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overflowing Continuous Cultures: a way to manage excess of foaming during the sustainable production of surfactant in reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on environmental, industrial and Applied microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overflowing processes for the production of surfactant in reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humid air condensation process on a horizontal solid substrate devoted to aerobic bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Taipei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering : Technologies for Production of Nutraceuticals and Functional Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudir P. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ricardo Soccol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2022, 978-0-12-823506-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering : Advances in Bioprocess Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjna Sirohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad J Taherzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2022, 978-0-323-91167-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels, Biochemicals - Climate Change Mitigation: Sequestration of Green House Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Shekhar Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hao Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ricardo Soccol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2021, 978-0-12-823500-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels and Chemicals : Advances in Enzyme Catalysis and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudir P. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reeta Rani Singhania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2020, 978-0-12-819820-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering : Emerging Organic Micro-pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunita Varjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Dayal Tiagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hao Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2020, 978-0-12-819594-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering : Advanced Membrane Separation Processes for Sustainable Water and Wastewater Management - Case Studies and Sustainability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Yong Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hao Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2020, 978-0-12-819854-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels and Chemicals : Biohydrogen, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Venkata Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Shu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Hallenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2019, 978-0-444-64203-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels and Chemicals : Biofuels : Alternative feedstocks and conversion processes for the production of liquid and gaseous biofuels, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Gnansounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kumar Khanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2019, 978-0-12-816856-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels, Biochemicals : Advances in Enzyme Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Sarup Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reeta Rani Singhania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2019, 978-0-444-64114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuels from inulin-rich feedstocks: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taranjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 346, pp.126606. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal conversion of spent aromatic waste to ethyl glucosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangat Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Negi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuwan B Mishra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.133428. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Continuous Process for the Production of Lipopeptide Biosurfactants in Foam Overflowing Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.678469. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.678469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of transporter genes and proteins in hyperaccumulator plants for metals tolerance in wastewater treatment: Sustainable technique for metal detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hao Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Khanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang-Hyoun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101725. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of short chain fatty acid-based artificial neuron network tools applied to biohydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bittencourt Sydney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Regina Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter José Martinez Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlio Cesar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (8), pp.5175-5181. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.10.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of cashew nut processing residues for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonam Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Kumar Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjna Sirohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Hyoun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.112550. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.INDCROP.2020.112550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive assessment of 2G bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawna Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 313, pp.123630 -. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of limonene biotransformation for the production of bulk amounts of α-terpineol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Pessôa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Bicas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294, pp.122180. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and Characterization of the Gene Encoding Alpha-Pinene Oxide Lyase Enzyme (Prα-POL) from Pseudomonas rhodesiae CIP 107491 and Production of the Recombinant Protein in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185 (3), pp.676-690. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12010-017-2685-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen production by dark fermentation from pre-fermented depackaging food wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247, pp.864 - 870. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal hydrogen production – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanthanee Khetkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh P. Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aran Incharoensakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datta Madamwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 243, pp.1194 - 1206. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.07.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and liquid-to-gas mass transfer under digester operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.606 - 627. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide capture, storage and production of biofuel and biomaterials by bacteria: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Gnansounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Shekhar Thakur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel production from lipid of carbon dioxide sequestrating bacterium and lipase of psychrotolerant Pseudomonas sp. ISTPL3 immobilized on biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Khosla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Rathour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Maheshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Gnansounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.743 - 750. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High hydrogen production rate in a submerged membrane anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Santa-Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (39), pp.24656 - 24666. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of carbon dioxide concentrating chemolithotrophic bacterium Serratia sp. ISTD04 for production of biodiesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Morya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Gnansounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Shekhar Thakur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 243, pp.893 - 897. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.07.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of hydrodynamics and mixing in a dual-impeller mechanically-stirred digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 329, pp.142 - 155. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal Green Energy – R&D and technological perspectives for biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datta Madamwar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept for biorefinery approach aiming at two bioenergy production compartments, hydrogen and biodiesel, coupled by an external membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17597269.2016.1259142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a predictive model for fed-batch and continuous lipids production processes from acetic acid using the oleaginous yeast Cryptococcus curvatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2016.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale mixing analysis and modeling of biohydrogen production by dark fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.264 - 282. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial lipids as potential source to food supplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement and modeling of culture parameters to enhance biomass and lipid production by the oleaginous yeast Cryptococcus curvatus grown on acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Beligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.582-591. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2015.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic process to produce biohydrogen and volatile fatty acids by a mixed culture using vinasse from sugarcane ethanol industry as nutrient source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bittencourt Sydney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cristine Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Jyoti Sarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159, pp.380-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulase activity mapping of Trichoderma reesei cultivated in sugar mixtures under fed-batch conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6:79, pp.12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1754-6834-6-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fed-batch Anaerobic Valorization of Slaughterhouse By-products with Mesophilic Microbial Consortia Without Methane Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pessiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singhania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournilhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 167 (6), pp.1728-1743. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12010-011-9516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of α-pinene degradation pathway of Pseudomonas rhodesiae CIP 107491. Application to novalic acid production in a bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2008.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeabilization and inhibition of the germination of spores of Aspergillus niger for gluconic acid production from glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumitra Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (11), pp.4559-4565. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2007.06.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Production of Microbial Polyunsaturated Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocessing for Biomolecules Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.167-194, 2019, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119434436.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Hydrogen production by dark fermentation using a anaerobic submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Forum on Industrial Bioprocesses (IFIBiop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biosurfactants by overflowing continuous culture (O-CC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de biohydrogène : voie fermentaire sombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Larroche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bioprocesses contribute to a reduction of global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology for Bioenergy, Bioproducts&amp; Environmental Sustainability (Biorestec 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, May 2023, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Biennial International Forum on Industrial Bioprocessing – the International Conference of the International Bioprocessing Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Kaohsiung University of Science and Technology, Oct 2022, Kaohsiung (on line), Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biotechnology for Sustainable Bioresources and Bioeconomy (BSBB-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohydrogen for sustainable mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biohydrogen for sustainable mobility. 9th International Conference on Bioprocessing IBA-IFIBiop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Coahuila, Sep 2021, Saltillo (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen / Biohydrogen for sustainable mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bioengineering Solutions for Healthcare, Food, Energy, and Environment (BSHFEE-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Institute of Technology Jodhpur, Apr 2021, Jodhpur (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohydrogen for sustainable mobility : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAEH 2021, International Conference on Biotechnology for Sustainable Agriculture, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birla Institute of Scientific Research, Apr 2021, Jaipur (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohydrogen production by dark fermentation: impact of spatial heterogeneities and modeling of an anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chezeau B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IBA-IFIBiop-2019, International Conference on Industrial Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Miri, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and liquid-to-gas mass transfer under digester operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering GLS-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overflowing Continuous Cultures: a way to manage excess of foaming during the sustainable production of surfactant in reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on environmental, industrial and Applied microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overflowing processes for the production of surfactant in reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humid air condensation process on a horizontal solid substrate devoted to aerobic bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Industrial Bioprocesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Taipei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuels from inulin-rich feedstocks: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taranjeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 346, pp.126606. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal conversion of spent aromatic waste to ethyl glucosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangat Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Negi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuwan B Mishra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.133428. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Continuous Process for the Production of Lipopeptide Biosurfactants in Foam Overflowing Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.678469. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.678469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of transporter genes and proteins in hyperaccumulator plants for metals tolerance in wastewater treatment: Sustainable technique for metal detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hao Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Khanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang-Hyoun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101725. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive assessment of 2G bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawna Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 313, pp.123630 -. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of cashew nut processing residues for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonam Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Kumar Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjna Sirohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Hyoun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.112550. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.INDCROP.2020.112550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of short chain fatty acid-based artificial neuron network tools applied to biohydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bittencourt Sydney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Regina Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter José Martinez Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlio Cesar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (8), pp.5175-5181. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.10.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of limonene biotransformation for the production of bulk amounts of α-terpineol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Pessôa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Bicas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294, pp.122180. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and Characterization of the Gene Encoding Alpha-Pinene Oxide Lyase Enzyme (Prα-POL) from Pseudomonas rhodesiae CIP 107491 and Production of the Recombinant Protein in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185 (3), pp.676-690. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12010-017-2685-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen production by dark fermentation from pre-fermented depackaging food wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247, pp.864 - 870. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide capture, storage and production of biofuel and biomaterials by bacteria: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Gnansounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Shekhar Thakur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal hydrogen production – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanthanee Khetkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh P. Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aran Incharoensakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datta Madamwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 243, pp.1194 - 1206. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.07.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and liquid-to-gas mass transfer under digester operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.606 - 627. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel production from lipid of carbon dioxide sequestrating bacterium and lipase of psychrotolerant Pseudomonas sp. ISTPL3 immobilized on biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Khosla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Rathour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Maheshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Gnansounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.743 - 750. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High hydrogen production rate in a submerged membrane anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Santa-Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (39), pp.24656 - 24666. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of hydrodynamics and mixing in a dual-impeller mechanically-stirred digester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 329, pp.142 - 155. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of carbon dioxide concentrating chemolithotrophic bacterium Serratia sp. ISTD04 for production of biodiesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Morya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Gnansounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Shekhar Thakur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 243, pp.893 - 897. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.07.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal Green Energy – R&D and technological perspectives for biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datta Madamwar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept for biorefinery approach aiming at two bioenergy production compartments, hydrogen and biodiesel, coupled by an external membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17597269.2016.1259142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a predictive model for fed-batch and continuous lipids production processes from acetic acid using the oleaginous yeast Cryptococcus curvatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2016.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale mixing analysis and modeling of biohydrogen production by dark fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.264 - 282. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial lipids as potential source to food supplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement and modeling of culture parameters to enhance biomass and lipid production by the oleaginous yeast Cryptococcus curvatus grown on acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Beligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.582-591. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2015.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic process to produce biohydrogen and volatile fatty acids by a mixed culture using vinasse from sugarcane ethanol industry as nutrient source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bittencourt Sydney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Cristine Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Jyoti Sarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159, pp.380-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulase activity mapping of Trichoderma reesei cultivated in sugar mixtures under fed-batch conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6:79, pp.12. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1754-6834-6-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fed-batch Anaerobic Valorization of Slaughterhouse By-products with Mesophilic Microbial Consortia Without Methane Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pessiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singhania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournilhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 167 (6), pp.1728-1743. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12010-011-9516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of α-pinene degradation pathway of Pseudomonas rhodesiae CIP 107491. Application to novalic acid production in a bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2008.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeabilization and inhibition of the germination of spores of Aspergillus niger for gluconic acid production from glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumitra Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (11), pp.4559-4565. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2007.06.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering : Technologies for Production of Nutraceuticals and Functional Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudir P. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ricardo Soccol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2022, 978-0-12-823506-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering : Advances in Bioprocess Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjna Sirohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad J Taherzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2022, 978-0-323-91167-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels, Biochemicals - Climate Change Mitigation: Sequestration of Green House Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Shekhar Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hao Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ricardo Soccol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2021, 978-0-12-823500-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels and Chemicals : Advances in Enzyme Catalysis and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudir P. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reeta Rani Singhania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2020, 978-0-12-819820-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering : Emerging Organic Micro-pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunita Varjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Dayal Tiagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hao Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2020, 978-0-12-819594-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering : Advanced Membrane Separation Processes for Sustainable Water and Wastewater Management - Case Studies and Sustainability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Yong Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hao Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2020, 978-0-12-819854-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels and Chemicals : Biohydrogen, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Venkata Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo-Shu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Hallenbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2019, 978-0-444-64203-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels and Chemicals : Biofuels : Alternative feedstocks and conversion processes for the production of liquid and gaseous biofuels, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Gnansounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kumar Khanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2019, 978-0-12-816856-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass, Biofuels, Biochemicals : Advances in Enzyme Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Sarup Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reeta Rani Singhania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier B.V., 2019, 978-0-444-64114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Production of Microbial Polyunsaturated Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocessing for Biomolecules Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.167-194, 2019, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119434436.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Hydrogen production by dark fermentation using a anaerobic submerged membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontanille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Forum on Industrial Bioprocesses (IFIBiop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biosurfactants by overflowing continuous culture (O-CC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de biohydrogène : voie fermentaire sombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chezeau B." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01656631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Trad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiwari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Gros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Rai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudir P. Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Pandey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjna Sirohi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Taherzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Shekhar Thakur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hao Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reeta Rani Singhania" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Varjani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwar Dayal Tiagi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mannina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=How Yong Ng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04902951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Venkata Mohan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Shu Chang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Hallenbeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Gnansounou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kumar Khanal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04902872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sarup Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranjeet Singh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126606" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangat Singh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Pandey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Negi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuwan B Mishra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133428" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.678469" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Sharma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khanal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyoun Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bittencourt Sydney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Regina Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jos&#233; Martinez Burgos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Cesar de Carvalho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.10.128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Sharma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Gaur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hyoun Kim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INDCROP.2020.112550" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sharma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123630" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Molina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pess&#244;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Bicas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122180" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-017-2685-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noblecourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanthanee Khetkorn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh P. Rastogi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Incharoensakdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindblad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Madamwar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01649907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Sundaram" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Khosla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Rathour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Maurya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Maheshwari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Morya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01649906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.07.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Rastogi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.10.038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa B&#233;ligon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2016.1259142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01656422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.03.094" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2015.10.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02120650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Beligon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.041" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cristine Novak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Jyoti Sarma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00905448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jourdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-79" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pessiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singhania" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournilhas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-011-9516-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C79AAE4A32982CD4AFF0ECD00668EC330B79DDF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Linares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.12.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXMCD9D4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049235v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumitra Ramachandran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.06.055" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3K3DMDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119434436.ch8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chezeau B." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01656631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Trad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiwari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Gros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranjeet Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126606" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangat Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Pandey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Negi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuwan B Mishra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.678469" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Sharma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hao Ngo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khanal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyoun Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sharma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Sharma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Gaur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjna Sirohi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hyoun Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.INDCROP.2020.112550" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04731429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bittencourt Sydney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Regina Duarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jos&#233; Martinez Burgos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Cesar de Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.10.128" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Molina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pess&#244;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Bicas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122180" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-017-2685-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noblecourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Sundaram" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Gnansounou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Shekhar Thakur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanthanee Khetkorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh P. Rastogi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Incharoensakdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindblad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Madamwar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01649907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Khosla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Rathour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Maurya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Maheshwari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.194" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01649906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.07.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Morya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Rastogi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Pandey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.10.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa B&#233;ligon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2016.1259142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.01.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01656422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.03.094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2015.10.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02120650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Beligon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cristine Novak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Jyoti Sarma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00905448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jourdier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-79" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pessiot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singhania" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournilhas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-011-9516-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C79AAE4A32982CD4AFF0ECD00668EC330B79DDF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Linares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.12.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXMCD9D4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumitra Ramachandran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.06.055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3K3DMDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Rai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudir P. Singh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Soccol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Taherzadeh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reeta Rani Singhania" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04904158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Varjani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwar Dayal Tiagi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mannina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=How Yong Ng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04902951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Venkata Mohan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Shu Chang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Hallenbeck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kumar Khanal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04902872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sarup Singh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119434436.ch8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>