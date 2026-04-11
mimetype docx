--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -347,341 +347,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching Sodium Fast Reactor Technology and Operation for the Present and Future Generations of SFR Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latge Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zanini</w:t>
+                <w:t xml:space="preserve">Gilles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dementjev</w:t>
+                <w:t xml:space="preserve">Francois Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gröschel</w:t>
+                <w:t xml:space="preserve">Arnaud Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Leung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Milenkovic</w:t>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (4), pp.701-708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082337v1</w:t>
+                <w:t xml:space="preserve">cea-00959392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Sodium Fast Reactor Technology and Operation for the Present and Future Generations of SFR Users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latge Christian</w:t>
+                <w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dementjev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gröschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rodriguez</w:t>
+                <w:t xml:space="preserve">W. Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Baque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martin</w:t>
+                <w:t xml:space="preserve">R. Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 415, pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00959392v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEGAPIE-TEST project: Supporting research and lessons learned in first-of-a-kind spallation target technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gröschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,260 +910,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative bioavailability of dietary alpha-linolenic and docosahexaenoic acids in the growing rat</w:t>
+                <w:t xml:space="preserve">Analyse et évaluationdu risque hydrogène dans un réacteur de fusion thermonucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poumes-Ballihaut</w:t>
+                <w:t xml:space="preserve">Valéry Chaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Langelier</w:t>
+                <w:t xml:space="preserve">François Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latge Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Houlier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 36 (8), pp.793-800</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 ième Congrès Français de Génie des Procédés, Nancy, 17-19 Octobre, Thème 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675254v1</w:t>
+                <w:t xml:space="preserve">hal-01986817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et évaluationdu risque hydrogène dans un réacteur de fusion thermonucléaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative bioavailability of dietary alpha-linolenic and docosahexaenoic acids in the growing rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poumes-Ballihaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Chaudron</w:t>
+                <w:t xml:space="preserve">F. Houlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Latge Christian</w:t>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Laurent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 8 ième Congrès Français de Génie des Procédés, Nancy, 17-19 Octobre, Thème 6</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (8), pp.793-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986817v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of graded amounts (0-50g) of dietary fat on postprandial lipemia and lipoproteins in normolipidemic adults</w:t>
               </w:r>
@@ -2187,90 +2187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing dietary intake of docosahexaenoic acid affects long-chain polyunsaturated fatty acid composition differently according to the brain area in 2-mo old male rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poumes-Ballihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latge Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2344,77 +2344,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingestion de quantités croissantes d'acide docosahexaenoïque affecte la composition en acides gras différemment suivant les régions cérébrales chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poumes-Ballihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latge Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plumey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raynal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103628" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayiri Khatcheressian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00959392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fazio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomsen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.11.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V5796Q6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bachellerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-3796(03)00150-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJV6SGM2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poumes-Ballihaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01986817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Chaudron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arnould" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaumier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juhel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/67.1.31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Azais-Braesco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Portugal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pauli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/60.3.374" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderhuber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerschenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gorsse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alpy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauchamp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolmuther" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groeschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768599v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01954971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlmuther" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gavillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26542-1_41" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latge Christian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plumey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raynal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103628" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayiri Khatcheressian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00959392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fazio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomsen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.11.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V5796Q6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bachellerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-3796(03)00150-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJV6SGM2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01986817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Chaudron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arnould" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poumes-Ballihaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaumier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juhel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/67.1.31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Azais-Braesco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Portugal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pauli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/60.3.374" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderhuber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerschenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gorsse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alpy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauchamp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolmuther" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groeschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768599v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Chalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01954971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wohlmuther" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gavillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26542-1_41" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>