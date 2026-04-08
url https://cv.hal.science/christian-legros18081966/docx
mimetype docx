--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCN2 ‐Associated Neurodevelopmental Disorders: Data from Patients and Xenopus Cell Models</w:t>
+                <w:t xml:space="preserve">A Novel Function of Na &amp;lt;sub&amp;gt;V&amp;lt;/sub&amp;gt; Channel β3 Subunit in Endothelial Cell Alignment Through Autophagy Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Houdayer</w:t>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marie Phillips</w:t>
+                <w:t xml:space="preserve">Anne‐laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chabbert</w:t>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Maroofian</w:t>
+                <w:t xml:space="preserve">Benjamin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98 (3), pp.573-589. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (11), pp.e70663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.27277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202401558rr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400192v1</w:t>
+                <w:t xml:space="preserve">hal-05488675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Function of Na &amp;lt;sub&amp;gt;V&amp;lt;/sub&amp;gt; Channel β3 Subunit in Endothelial Cell Alignment Through Autophagy Modulation</w:t>
+                <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in a chronic hypertensive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Réthoré</w:t>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Guihot</w:t>
+                <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Grimaud</w:t>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralyne Proux</w:t>
+                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Barré</w:t>
+                <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (11), pp.e70663. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202401558rr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-024-05524-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488675v1</w:t>
+                <w:t xml:space="preserve">hal-04867268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in a chronic hypertensive environment</w:t>
+                <w:t xml:space="preserve">HCN2 ‐Associated Neurodevelopmental Disorders: Data from Patients and Xenopus Cell Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paillé</w:t>
+                <w:t xml:space="preserve">Clara Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joohee Park</w:t>
+                <w:t xml:space="preserve">A. Marie Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Toutain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marie Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fontanaud</w:t>
+                <w:t xml:space="preserve">Reza Maroofian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (3), pp.573-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-024-05524-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.27277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867268v1</w:t>
+                <w:t xml:space="preserve">hal-05400192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report from the 29th Meeting on Toxinology, “Toxins: From the Wild to the Lab”, Organized by the French Society of Toxinology on 30 November–1 December 2023</w:t>
               </w:r>
@@ -772,103 +772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veratridine Induces Vasorelaxation in Mouse Cecocolic Mesenteric Arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (12), pp.533. </w:t>
@@ -1040,103 +1040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono and biallelic variants in HCN2 cause severe neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a Marie Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Maroofian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">medRxiv : the preprint server for health sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1174,90 +1174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1540,1851 +1540,1851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro- and Cardiovascular Activities of Montivipera bornmuelleri Snake Venom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Pharmacological Aspects of Ligand-Gated Ion Channels as Targets of Natural and Synthetic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Krezel</w:t>
+                <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Mattei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
+                <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11060888⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.895299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.895299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982045v1</w:t>
+                <w:t xml:space="preserve">hal-03635549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Oxostephanine, Thalmiculine, and Thaliphyline—Three Isoquinoleine Alkaloids That Inhibit L-Type Voltage-Gated Ca2+ Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27134133⟩</w:t>
+              <w:t xml:space="preserve">Future Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.238-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/futurepharmacol2030016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783732v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Pharmacological Aspects of Ligand-Gated Ion Channels as Targets of Natural and Synthetic Agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Lewis</w:t>
+                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.895299⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635549v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxostephanine, Thalmiculine, and Thaliphyline—Three Isoquinoleine Alkaloids That Inhibit L-Type Voltage-Gated Ca2+ Channels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pathophysiology of Long COVID throughout the Renin-Angiotensin System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Shaymaa Khazaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingliang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/futurepharmacol2030016⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.2903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27092903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783742v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Khoury</w:t>
+                <w:t xml:space="preserve">Separation and Analytical Techniques Used in Snake Venomics: A Review Article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Fajloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr10071380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04215087v1</w:t>
+                <w:t xml:space="preserve">hal-03982136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pathophysiology of Long COVID throughout the Renin-Angiotensin System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Harb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Rima</w:t>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yingliang Wu</w:t>
+                <w:t xml:space="preserve">Stephan Waard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 (9), pp.2903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27092903⟩</w:t>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Medicinal Chemistry in Europe III, 27 (13), pp.4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982146v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation and Analytical Techniques Used in Snake Venomics: A Review Article</w:t>
+                <w:t xml:space="preserve">Neuro- and Cardiovascular Activities of Montivipera bornmuelleri Snake Venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Krezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ziad Fajloun</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (7), pp.1380. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr10071380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology11060888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982136v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sodium leak channel NALCN regulates cell excitability of pituitary endocrine cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity and mode of action of the aporphine plant alkaloid liriodenine on the insect GABA receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hathaichanok Impheng</w:t>
+                <w:t xml:space="preserve">Fabien Démares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lemmers</w:t>
+                <w:t xml:space="preserve">Werner J Geldenhuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Bouasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Narawut Pakaprot</w:t>
+                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202000841rr⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188856v1</w:t>
+                <w:t xml:space="preserve">hal-04856157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and mode of action of the aporphine plant alkaloid liriodenine on the insect GABA receptor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+                <w:t xml:space="preserve">Snake Venom Components: Tools and Cures to Target Cardiovascular Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Fajloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.08.019⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (8), pp.2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26082223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856157v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Agonist Activity of Neonicotinoids on Rat Nicotinic Receptors: Consequences over Epinephrine Secretion and In Vivo Blood Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (10), pp.5106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22105106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snake Venom Components: Tools and Cures to Target Cardiovascular Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
+                <w:t xml:space="preserve">Voltage-Gated Sodium Channels: A Prominent Target of Marine Toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Mackieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Abou-Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26082223⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (10), pp.562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19100562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03358025v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-Gated Sodium Channels: A Prominent Target of Marine Toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Mackieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Abou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (10), pp.562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md19100562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04215094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Gated Sodium Channels: A Prominent Target of Marine Toxins</w:t>
+                <w:t xml:space="preserve">The sodium leak channel NALCN regulates cell excitability of pituitary endocrine cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawan Mackieh</w:t>
+                <w:t xml:space="preserve">Hathaichanok Impheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Abou-Nader</w:t>
+                <w:t xml:space="preserve">Céline Lemmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Wehbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Mattei</w:t>
+                <w:t xml:space="preserve">Malik Bouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narawut Pakaprot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19100562⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), pp.e21400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202000841rr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383175v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the GABAA receptor α subunit in the mode of action of etifoxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.104250. </w:t>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3690,90 +3690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Secretory Behavior of the Rat Adrenal Medulla by High-Performance Liquid Chromatography-Based Catecholamine Assay from Slice Supernatants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3863,64 +3863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier List</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacological and Toxicological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77, pp.10-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The voltage-gated sodium channel: A major target of marine neurotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4327,1412 +4327,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Radioligands for Describing the Molecular Pharmacology of MT1 and MT2 Melatonin Receptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ca 2+ /CALMODULIN-DEPENDENT PROTEIN KINASE II IN THE COCKROACH Periplaneta americana : IDENTIFICATION OF FIVE ISOFORMS AND THEIR TISSUES DISTRIBUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Matthey</w:t>
+                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Grelak</w:t>
+                <w:t xml:space="preserve">Emilie Heuland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pedragona-Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Hassler</w:t>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (3), pp.138-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arch.21102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms14058948⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404079v1</w:t>
+                <w:t xml:space="preserve">hal-02268781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca 2+ /CALMODULIN-DEPENDENT PROTEIN KINASE II IN THE COCKROACH Periplaneta americana : IDENTIFICATION OF FIVE ISOFORMS AND THEIR TISSUES DISTRIBUTION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Ca2+/Calmodulin-dependent protein kinase II in the cockroach Periplaneta americana: identification of five isoforms and their tissue distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Heuland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 83 (3), pp.138-150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 83 (3), pp.138-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268781v1</w:t>
+                <w:t xml:space="preserve">hal-02642661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intron retention in mRNA encoding ancillary subunit of insect voltage-gated sodium channel modulates channel expression, gating regulation and drug sensitivity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of tyramine -hydroxylase, an enzyme upregulated by stress in Periplaneta americana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Juchaux</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (1), pp.91 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-12-0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01190533v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+/Calmodulin-dependent protein kinase II in the cockroach Periplaneta americana: identification of five isoforms and their tissue distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intron retention in mRNA encoding ancillary subunit of insect voltage-gated sodium channel modulates channel expression, gating regulation and drug sensitivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Moignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Juchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e67290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02642661v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tyramine -hydroxylase, an enzyme upregulated by stress in Periplaneta americana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Radioligands for Describing the Molecular Pharmacology of MT1 and MT2 Melatonin Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Chatel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+                <w:t xml:space="preserve">S. Pedragona-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Picard</w:t>
+                <w:t xml:space="preserve">W. Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (1), pp.91 - 102. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.8948 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/JME-12-0202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms14058948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449335v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine, a weight problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Mattei</w:t>
+                <w:t xml:space="preserve">Anopheles gambiae mosquito isolated neurons: A new biological model for optimizing insecticide/repellent efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Apaire-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 200 (1), pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642097v1</w:t>
+                <w:t xml:space="preserve">hal-02648258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a dual-affinity nitrate transporter MtNRT1.3 in the model legume Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (15), pp.5595-605. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des insecticides plus sélectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Hervé Thany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Têtes Chercheuses - Actualité et Culture des Sciences en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles gambiae mosquito isolated neurons: A new biological model for optimizing insecticide/repellent efficacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Apaire-Marchais</w:t>
+                <w:t xml:space="preserve">Nicotine, a weight problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 325, pp.55 - 57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02648258v1</w:t>
+                <w:t xml:space="preserve">hal-02642097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 20th Ion Channel Meeting September 2009, France</w:t>
+                <w:t xml:space="preserve">How does calcium-dependent intracellular regulation of voltage-dependent sodium current increase the sensitivity to the oxadiazine insecticide indoxacarb metabolite decarbomethoxylated JW062 (DCJW) in insect pacemaker neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicole</w:t>
+                <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Moignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Morel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/chan.4.4.12777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (1), pp.264 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.109.163519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665474v1</w:t>
+                <w:t xml:space="preserve">hal-03405658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does calcium-dependent intracellular regulation of voltage-dependent sodium current increase the sensitivity to the oxadiazine insecticide indoxacarb metabolite decarbomethoxylated JW062 (DCJW) in insect pacemaker neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 20th Ion Channel Meeting September 2009, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Legros</w:t>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lapied</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 333 (1), pp.264 - 272. </w:t>
+              <w:t xml:space="preserve">Channels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.329 - 333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/jpet.109.163519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/chan.4.4.12777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405658v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinity capture using chimeric membrane proteins bound to magnetic beads for rapid ligand screening by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry.</w:t>
               </w:r>
@@ -5912,51 +5912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ceard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (4), pp.460-70. </w:t>
@@ -6006,90 +6006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discovery of a novel sodium channel in the cockroach Periplaneta americana: Evidence for an early duplication of the para-like gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6187,51 +6187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 324 (1), pp.149-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6297,103 +6297,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KB-R7943, a sodium/calcium exchanger (NCX) inhibitor, also targets voltage-gated sodium channels in GH3b6 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Ion Channels meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sète, France</w:t>
@@ -6422,103 +6422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of an auxilliary subunit of voltage-gated Na+ channels in endothelial functions: is NaVβ3, a novel actor of vascular mechanosignaling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
@@ -6547,103 +6547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is NaVβ3 a new actor of mechanotransduction in endothelial cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Ion Channels meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sète, France</w:t>
@@ -6672,90 +6672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle d’une sous-unité auxiliaire des canaux Na+ dépendant du potentiel dans les fonctions endothéliales : NaVβ3 est-elle un nouvel acteur de la sensibilité et la signalisation mécanique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6791,277 +6791,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brevenal prevents ciguatoxin and brevetoxin activation of NaV channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Chinain</w:t>
+                <w:t xml:space="preserve">Liriodenine, a natural plant alkaloid, as a tool to explore new targets for mosquitocidal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Démares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ion channel meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
+              <w:t xml:space="preserve">ACS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827752v1</w:t>
+                <w:t xml:space="preserve">hal-03023176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liriodenine, a natural plant alkaloid, as a tool to explore new targets for mosquitocidal activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Richomme</w:t>
+                <w:t xml:space="preserve">Brevenal prevents ciguatoxin and brevetoxin activation of NaV channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chinain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">30th ion channel meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023176v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-induced remodeling of adrenal stimulus-secretion coupling: evidence for bidirectional adaptative mechanisms</w:t>
               </w:r>
@@ -7073,64 +7073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel G Desarménien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel G Desarménien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7293,90 +7293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-Sensor Probes as efficient tools to screen for new modulators of voltage-gated sodium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd-Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7427,90 +7427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Sensor Probes as an efficient tool to screen for new modulators of voltage-gated sodium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd-Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7546,277 +7546,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois Acyrthosiphon piusm par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois &amp;lt;em&amp;gt;Acyrthosiphon pisum&amp;lt;/em&amp;gt; par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Araoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifique de la FéRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Parcay Meslay, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la FéRI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405671v1</w:t>
+                <w:t xml:space="preserve">hal-02804514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois &amp;lt;em&amp;gt;Acyrthosiphon pisum&amp;lt;/em&amp;gt; par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois Acyrthosiphon piusm par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Charvet</w:t>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Araoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la FéRI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Parcay Meslay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804514v1</w:t>
+                <w:t xml:space="preserve">hal-03405671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intron retention in mRNA encoding ancillary subunit of para-like voltage-gated sodium channel : biophysical and pharmacological consequences</w:t>
               </w:r>
@@ -7828,51 +7828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7923,90 +7923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du courant sodique chez l’insecte par épissage alternatif des gènes codant les sous-unités auxiliaires du canal sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l’IFR QUASAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Angers, France</w:t>
@@ -8061,51 +8061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8156,77 +8156,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two novel auxillary insect sodium channel subunits in the cockroach Periplaneta americana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8281,77 +8281,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium signalling modulates the sensitivity of voltage-gated sodium channels to neurotoxic insecticide in dorsal unpaired median neurons of Periplaneta americana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème colloque Canaux Ioniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8370,256 +8370,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de deux sous-unités auxiliaires du canal sodium dépendant du potentiel chez la blatte Periplaneta americana.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Les canaux sodium dépendant du potentiel des DUM neurones de ma blatte P. americana : régulation intracellulaire, propriétés électrophysiologiques, pharmacologiques et structures moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontre du Club de Neurobiologie des Invertébrés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405708v1</w:t>
+                <w:t xml:space="preserve">hal-03405695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les canaux sodium dépendant du potentiel des DUM neurones de ma blatte P. americana : régulation intracellulaire, propriétés électrophysiologiques, pharmacologiques et structures moléculaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de deux sous-unités auxiliaires du canal sodium dépendant du potentiel chez la blatte Periplaneta americana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Moignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontre du Club de Neurobiologie des Invertébrés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405695v1</w:t>
+                <w:t xml:space="preserve">hal-03405708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8637,103 +8637,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in response to a chronic hypertensive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8800,77 +8800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8912,103 +8912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening an in house alkaloids library using Voltage-Sensor Probes for new modulators of voltage-gated sodium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Ion Channel Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sète, France. </w:t>
@@ -9175,77 +9175,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Sensor Probes (VSPs) as an Efficient Tool to Screen for Inhibitors of Voltage-Gated Sodium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd-Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9300,90 +9300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory effects of a novel sodium channel ancillary subunit on sodium currents are modulated by alternative splicing in the insect Periplaneta americana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marseille, France. 2011</w:t>
@@ -9425,90 +9425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of the role of alternative splicing of the insect ancillary subunit genes in regulating para sodium currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. 2011</w:t>
@@ -9550,64 +9550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito borne-disease vector isolated neurons: a new biological model for optimizing insecticide/repellent efficacy while reducing adverse effects on ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Apaire-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,51 +9831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Redureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Fourmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2026.109017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie Phillips" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Guihot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401558rr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04893980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Dabbousy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Roufayel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rahal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17101307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526523666230104145108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Borges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nasr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12091380" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krezel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11060888" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.895299" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Khazaal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Harb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071380" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemmers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bouasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narawut Pakaprot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000841rr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner J Geldenhuys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.08.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082223" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Mackieh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abou-Nader" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Wehbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100562" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383175v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Salma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Haddad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11040191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01597318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00248" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier List" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2015.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Dong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.10.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H F Vandael" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Ottaviani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.283374" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5072H65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Matthey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grelak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedragona-Moreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14058948" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21102" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C53E40D1643EF65E1A4C9E8575FD907C68996C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Moignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067290" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-12-0202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavialle-Defaix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.163519" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3939" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8TLCPLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Abbas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ceard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.05.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24S84BM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.09.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TF5GLH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358584v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gautier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.128694" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d-Hassane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.01.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405707v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405708v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405699v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Redureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Fourmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2026.109017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Guihot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401558rr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie Phillips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04893980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Dabbousy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Roufayel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rahal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17101307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526523666230104145108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Borges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nasr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12091380" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.895299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Khazaal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Harb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krezel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11060888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner J Geldenhuys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.08.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Mackieh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abou-Nader" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Wehbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemmers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bouasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narawut Pakaprot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000841rr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Salma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Haddad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11040191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01597318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00248" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier List" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2015.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Dong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.10.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H F Vandael" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Ottaviani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.283374" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5072H65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C53E40D1643EF65E1A4C9E8575FD907C68996C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-12-0202" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Moignot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067290" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Matthey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grelak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedragona-Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14058948" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405756v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642097v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405658v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavialle-Defaix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.163519" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3939" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8TLCPLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Abbas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ceard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.05.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24S84BM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.09.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TF5GLH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358584v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gautier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.128694" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023176v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d-Hassane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.01.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405707v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405708v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405699v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>