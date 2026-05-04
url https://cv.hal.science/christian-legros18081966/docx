--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1168,265 +1168,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralyne Proux</w:t>
+                <w:t xml:space="preserve">COVID-19 and Ehlers-Danlos syndrome: the dangers of the Spike protein of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Fajloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Ehanno</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
+              <w:t xml:space="preserve">Infectious Disorders - Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1871526523666230104145108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215065v1</w:t>
+                <w:t xml:space="preserve">hal-03936205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Ehlers-Danlos syndrome: the dangers of the Spike protein of SARS-CoV-2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Legros</w:t>
+                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Disorders - Drug Targets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1871526523666230104145108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936205v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scorpion Venom as a Source of Antimicrobial Peptides: Overview of Biomolecule Separation, Analysis and Characterization Methods</w:t>
               </w:r>
@@ -1804,295 +1804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pathophysiology of Long COVID throughout the Renin-Angiotensin System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+                <w:t xml:space="preserve">Shaymaa Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+                <w:t xml:space="preserve">Julien Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Khoury</w:t>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingliang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.2903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27092903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215087v1</w:t>
+                <w:t xml:space="preserve">hal-03982146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pathophysiology of Long COVID throughout the Renin-Angiotensin System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaymaa Khazaal</w:t>
+                <w:t xml:space="preserve">Pharmacological Dissection of the Crosstalk between NaV and CaV Channels in GH3b6 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Harb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Rima</w:t>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingliang Wu</w:t>
+                <w:t xml:space="preserve">Joseph Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (9), pp.2903. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27092903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982146v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation and Analytical Techniques Used in Snake Venomics: A Review Article</w:t>
               </w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Fajloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2206,445 +2206,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuro- and Cardiovascular Activities of Montivipera bornmuelleri Snake Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Coquerel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+                <w:t xml:space="preserve">Wojciech Krezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27134133⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11060888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783732v1</w:t>
+                <w:t xml:space="preserve">hal-03982045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro- and Cardiovascular Activities of Montivipera bornmuelleri Snake Venom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Sahyoun</w:t>
+                <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Krezel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Legros</w:t>
+                <w:t xml:space="preserve">Stephan Waard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (6), pp.888. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Medicinal Chemistry in Europe III, 27 (13), pp.4133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology11060888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982045v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and mode of action of the aporphine plant alkaloid liriodenine on the insect GABA receptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Coquerel</w:t>
+                <w:t xml:space="preserve">Partial Agonist Activity of Neonicotinoids on Rat Nicotinic Receptors: Consequences over Epinephrine Secretion and In Vivo Blood Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Démares</w:t>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner J Geldenhuys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+                <w:t xml:space="preserve">Frédéric de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.08.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (10), pp.5106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22105106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856157v1</w:t>
+                <w:t xml:space="preserve">hal-03240635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snake Venom Components: Tools and Cures to Target Cardiovascular Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2666,237 +2666,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Fajloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (8), pp.2223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26082223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Agonist Activity of Neonicotinoids on Rat Nicotinic Receptors: Consequences over Epinephrine Secretion and In Vivo Blood Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joohee Park</w:t>
+                <w:t xml:space="preserve">Toxicity and mode of action of the aporphine plant alkaloid liriodenine on the insect GABA receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Démares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Taly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
+                <w:t xml:space="preserve">Werner J Geldenhuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Nardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Legendre</w:t>
+                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (10), pp.5106. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.141-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22105106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240635v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-Gated Sodium Channels: A Prominent Target of Marine Toxins</w:t>
               </w:r>
@@ -3148,3132 +3148,3266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sodium leak channel NALCN regulates cell excitability of pituitary endocrine cells</w:t>
+                <w:t xml:space="preserve">GABAA Receptor Subunit Composition Drives Its Sensitivity to the Insecticide Fipronil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hathaichanok Impheng</w:t>
+                <w:t xml:space="preserve">Zineb Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lemmers</w:t>
+                <w:t xml:space="preserve">Lucille Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Bouasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Narawut Pakaprot</w:t>
+                <w:t xml:space="preserve">Ophélie Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202000841rr⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.768466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188856v1</w:t>
+                <w:t xml:space="preserve">hal-05590112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the GABAA receptor α subunit in the mode of action of etifoxine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">The sodium leak channel NALCN regulates cell excitability of pituitary endocrine cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hathaichanok Impheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Soualah</w:t>
+                <w:t xml:space="preserve">Céline Lemmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Saulais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Malik Bouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narawut Pakaprot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2019.04.034⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), pp.e21400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202000841rr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344585v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Characterization of The Venom from Apis mellifera syriaca, A Honeybee from The Middle East Region</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of the GABAA receptor α subunit in the mode of action of etifoxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Legros</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins11040191⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.104250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2019.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215120v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial function masks increased sympathetic vasopressor activity in rats with metabolic syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Characterization of The Venom from Apis mellifera syriaca, A Honeybee from The Middle East Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Battault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gayrard</w:t>
+                <w:t xml:space="preserve">Katia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00217.2017⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins11040191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788134v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Secretory Behavior of the Rat Adrenal Medulla by High-Performance Liquid Chromatography-Based Catecholamine Assay from Slice Supernatants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Nardi</w:t>
+                <w:t xml:space="preserve">Vascular endothelial function masks increased sympathetic vasopressor activity in rats with metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Meziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allesandro Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Lefort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Legros</w:t>
+                <w:t xml:space="preserve">Sandrine Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.248. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (3), pp.H497 - H507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00217.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01597318v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of insect membrane in Xenopus oocyte: An original method for the pharmacological characterization of neonicotinoid insecticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the Secretory Behavior of the Rat Adrenal Medulla by High-Performance Liquid Chromatography-Based Catecholamine Assay from Slice Supernatants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Crespin</w:t>
+                <w:t xml:space="preserve">Claudie Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacological and Toxicological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vascn.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388744v1</w:t>
+                <w:t xml:space="preserve">inserm-01597318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of a novel sodium channel TipE-like auxiliary subunit from the American cockroach Periplaneta americana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injection of insect membrane in Xenopus oocyte: An original method for the pharmacological characterization of neonicotinoid insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier List</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2015.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacological and Toxicological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vascn.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01392621v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced availability of voltage-gated sodium channels by depolarization or blockade by tetrodotoxin boosts burst firing and catecholamine release in mouse chromaffin cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Molecular and functional characterization of a novel sodium channel TipE-like auxiliary subunit from the American cockroach Periplaneta americana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.283374⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484488v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The voltage-gated sodium channel: A major target of marine neurotoxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Mattei</w:t>
+                <w:t xml:space="preserve">Reduced availability of voltage-gated sodium channels by depolarization or blockade by tetrodotoxin boosts burst firing and catecholamine release in mouse chromaffin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H F Vandael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo M Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 91, pp.84 - 95. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (4), pp.905-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.283374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-03404132v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca 2+ /CALMODULIN-DEPENDENT PROTEIN KINASE II IN THE COCKROACH Periplaneta americana : IDENTIFICATION OF FIVE ISOFORMS AND THEIR TISSUES DISTRIBUTION</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The voltage-gated sodium channel: A major target of marine neurotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arch.21102⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.84 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268781v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+/Calmodulin-dependent protein kinase II in the cockroach Periplaneta americana: identification of five isoforms and their tissue distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Ca 2+ /CALMODULIN-DEPENDENT PROTEIN KINASE II IN THE COCKROACH Periplaneta americana : IDENTIFICATION OF FIVE ISOFORMS AND THEIR TISSUES DISTRIBUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Heuland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 83 (3), pp.138-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 83 (3), pp.138-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arch.21102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642661v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tyramine -hydroxylase, an enzyme upregulated by stress in Periplaneta americana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Chatel</w:t>
+                <w:t xml:space="preserve">Ca2+/Calmodulin-dependent protein kinase II in the cockroach Periplaneta americana: identification of five isoforms and their tissue distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Heuland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Murillo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (3), pp.138-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449335v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intron retention in mRNA encoding ancillary subunit of insect voltage-gated sodium channel modulates channel expression, gating regulation and drug sensitivity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Characterization of tyramine -hydroxylase, an enzyme upregulated by stress in Periplaneta americana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Juchaux</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (1), pp.91 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-12-0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01190533v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Radioligands for Describing the Molecular Pharmacology of MT1 and MT2 Melatonin Receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Hassler</w:t>
+                <w:t xml:space="preserve">Intron retention in mRNA encoding ancillary subunit of insect voltage-gated sodium channel modulates channel expression, gating regulation and drug sensitivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Moignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Juchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms14058948⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e67290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03404079v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles gambiae mosquito isolated neurons: A new biological model for optimizing insecticide/repellent efficacy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Radioligands for Describing the Molecular Pharmacology of MT1 and MT2 Melatonin Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aly Mohamed</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pedragona-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.8948 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms14058948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648258v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a dual-affinity nitrate transporter MtNRT1.3 in the model legume Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (15), pp.5595-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/err243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des insecticides plus sélectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Hervé Thany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Têtes Chercheuses - Actualité et Culture des Sciences en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine, a weight problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Mattei</w:t>
+                <w:t xml:space="preserve">Anopheles gambiae mosquito isolated neurons: A new biological model for optimizing insecticide/repellent efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Apaire-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 200 (1), pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642097v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does calcium-dependent intracellular regulation of voltage-dependent sodium current increase the sensitivity to the oxadiazine insecticide indoxacarb metabolite decarbomethoxylated JW062 (DCJW) in insect pacemaker neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Moignot</w:t>
+                <w:t xml:space="preserve">Nicotine, a weight problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 325, pp.55 - 57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405658v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 20th Ion Channel Meeting September 2009, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicole</w:t>
+                <w:t xml:space="preserve">Sébastien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Morel</w:t>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Channels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (4), pp.329 - 333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/chan.4.4.12777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity capture using chimeric membrane proteins bound to magnetic beads for rapid ligand screening by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does calcium-dependent intracellular regulation of voltage-dependent sodium current increase the sensitivity to the oxadiazine insecticide indoxacarb metabolite decarbomethoxylated JW062 (DCJW) in insect pacemaker neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Moignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Tortajada</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.3939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (1), pp.264 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.109.163519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481519v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full characterization of three toxins from the Androctonus amoreuxi scorpion venom.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affinity capture using chimeric membrane proteins bound to magnetic beads for rapid ligand screening by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Goyffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Tortajada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2009.05.020⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (6), pp.745-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.3939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481516v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discovery of a novel sodium channel in the cockroach Periplaneta americana: Evidence for an early duplication of the para-like gene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lapied</w:t>
+                <w:t xml:space="preserve">Full characterization of three toxins from the Androctonus amoreuxi scorpion venom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ceard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.09.006⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (4), pp.460-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2009.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268788v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The discovery of a novel sodium channel in the cockroach Periplaneta americana: Evidence for an early duplication of the para-like gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Moignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (11), pp.814-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Calcium-Activated Potassium Channels in Insect Pacemaker Neurons as Unexpected Target Site for the Novel Fumigant Dimethyl Disulfide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 324 (1), pp.149-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1124/jpet.107.128694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6283,91 +6417,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KB-R7943, a sodium/calcium exchanger (NCX) inhibitor, also targets voltage-gated sodium channels in GH3b6 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6386,113 +6520,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Ion Channels meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of an auxilliary subunit of voltage-gated Na+ channels in endothelial functions: is NaVβ3, a novel actor of vascular mechanosignaling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6511,100 +6645,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is NaVβ3 a new actor of mechanotransduction in endothelial cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6636,100 +6770,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Ion Channels meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle d’une sous-unité auxiliaire des canaux Na+ dépendant du potentiel dans les fonctions endothéliales : NaVβ3 est-elle un nouvel acteur de la sensibilité et la signalisation mécanique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6761,113 +6895,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Nouvelle Société Francophone d'Athérosclérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liriodenine, a natural plant alkaloid, as a tool to explore new targets for mosquitocidal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Démares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6886,73 +7020,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brevenal prevents ciguatoxin and brevetoxin activation of NaV channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6961,1659 +7095,1659 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chinain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ion channel meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-induced remodeling of adrenal stimulus-secretion coupling: evidence for bidirectional adaptative mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel G Desarménien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Chromaffin Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-mediated remodeling of gap junctional communication in the adrenal medullary tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel G Desarménien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th conference of the Mediterranean Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, St. julian's, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-Sensor Probes as efficient tools to screen for new modulators of voltage-gated sodium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd-Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Meeting of the French Society of Toxinology (SFET). "Toxins: New Targets and New Functions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.72, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2016.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Sensor Probes as an efficient tool to screen for new modulators of voltage-gated sodium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd-Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Meeting of the French Society of Toxinology (SFET). "Toxins: New Targets and New Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois &amp;lt;em&amp;gt;Acyrthosiphon pisum&amp;lt;/em&amp;gt; par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Araoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la FéRI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois Acyrthosiphon piusm par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulo Araoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’animation scientifique de la FéRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Parcay Meslay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intron retention in mRNA encoding ancillary subunit of para-like voltage-gated sodium channel : biophysical and pharmacological consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Colloque des Canaux Ioniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du courant sodique chez l’insecte par épissage alternatif des gènes codant les sous-unités auxiliaires du canal sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l’IFR QUASAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la β-tyramine hydroxylase du système nerveux de la blatte P. americana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontre du Club de Neurobiologie des Invertébrés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two novel auxillary insect sodium channel subunits in the cockroach Periplaneta americana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème colloque Canaux Ioniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium signalling modulates the sensitivity of voltage-gated sodium channels to neurotoxic insecticide in dorsal unpaired median neurons of Periplaneta americana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème colloque Canaux Ioniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les canaux sodium dépendant du potentiel des DUM neurones de ma blatte P. americana : régulation intracellulaire, propriétés électrophysiologiques, pharmacologiques et structures moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontre du Club de Neurobiologie des Invertébrés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de deux sous-unités auxiliaires du canal sodium dépendant du potentiel chez la blatte Periplaneta americana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontre du Club de Neurobiologie des Invertébrés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8623,51 +8757,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in response to a chronic hypertensive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8719,51 +8853,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8773,91 +8907,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,815 +9010,815 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ion channel meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sète, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening an in house alkaloids library using Voltage-Sensor Probes for new modulators of voltage-gated sodium channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+                <w:t xml:space="preserve">Adaptive functional remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Ion Channel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France. </w:t>
+              <w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521271v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive functional remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lefort</w:t>
+                <w:t xml:space="preserve">Screening an in house alkaloids library using Voltage-Sensor Probes for new modulators of voltage-gated sodium channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">26th Ion Channel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741763v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Sensor Probes (VSPs) as an Efficient Tool to Screen for Inhibitors of Voltage-Gated Sodium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd-Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Drug Discovery-Future Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory effects of a novel sodium channel ancillary subunit on sodium currents are modulated by alternative splicing in the insect Periplaneta americana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marseille, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of the role of alternative splicing of the insect ancillary subunit genes in regulating para sodium currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito borne-disease vector isolated neurons: a new biological model for optimizing insecticide/repellent efficacy while reducing adverse effects on ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Apaire-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Vector-borne diseases in a Changing European Environment (EDEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9831,51 +9965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Redureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Fourmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2026.109017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Guihot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401558rr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie Phillips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04893980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Dabbousy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Roufayel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rahal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17101307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526523666230104145108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Borges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nasr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12091380" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.895299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Khazaal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Harb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krezel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11060888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner J Geldenhuys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.08.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Mackieh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abou-Nader" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Wehbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemmers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bouasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narawut Pakaprot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000841rr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Salma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Haddad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11040191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01597318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00248" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier List" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2015.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Dong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.10.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H F Vandael" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Ottaviani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.283374" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5072H65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C53E40D1643EF65E1A4C9E8575FD907C68996C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-12-0202" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Moignot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067290" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Matthey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grelak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedragona-Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14058948" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405756v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642097v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405658v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavialle-Defaix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.163519" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3939" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8TLCPLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Abbas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ceard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.05.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24S84BM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.09.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TF5GLH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358584v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gautier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.128694" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023176v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d-Hassane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.01.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405707v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405708v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405699v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Redureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Fourmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2026.109017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Guihot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401558rr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie Phillips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04893980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Dabbousy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Roufayel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rahal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17101307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526523666230104145108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Borges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nasr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12091380" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.895299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Khazaal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Harb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krezel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11060888" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner J Geldenhuys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.08.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Mackieh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abou-Nader" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Wehbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.768466" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemmers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bouasse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narawut Pakaprot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000841rr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Salma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11040191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01597318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lefort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00248" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier List" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2015.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Dong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.10.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H F Vandael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Ottaviani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.283374" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5072H65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21102" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C53E40D1643EF65E1A4C9E8575FD907C68996C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-12-0202" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Moignot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067290" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Matthey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grelak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedragona-Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14058948" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642097v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavialle-Defaix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.163519" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481519v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3939" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8TLCPLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Abbas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ceard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.05.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24S84BM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268788v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.09.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TF5GLH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.128694" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827845v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023103v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d-Hassane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.01.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>