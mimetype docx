--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report from the 29th Meeting on Toxinology, “Toxins: From the Wild to the Lab”, Organized by the French Society of Toxinology on 30 November–1 December 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Veratridine Induces Vasorelaxation in Mouse Cecocolic Mesenteric Arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (3), pp.147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16030147⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16120533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508917v1</w:t>
+                <w:t xml:space="preserve">hal-05093513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veratridine Induces Vasorelaxation in Mouse Cecocolic Mesenteric Arteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Sahyoun</w:t>
+                <w:t xml:space="preserve">Report from the 29th Meeting on Toxinology, “Toxins: From the Wild to the Lab”, Organized by the French Society of Toxinology on 30 November–1 December 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Fajloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (12), pp.533. </w:t>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins16120533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins16030147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093513v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics: The Future of Anticancer Drug Discovery</w:t>
               </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Roufayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (10), pp.1307. </w:t>
@@ -1168,265 +1168,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Ehlers-Danlos syndrome: the dangers of the Spike protein of SARS-CoV-2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Legros</w:t>
+                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Ehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Disorders - Drug Targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1871526523666230104145108⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936205v1</w:t>
+                <w:t xml:space="preserve">hal-04215065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrodotoxin Decreases the Contractility of Mesenteric Arteries, Revealing the Contribution of Voltage-Gated Na+ Channels in Vascular Tone Regulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léa Réthoré</w:t>
+                <w:t xml:space="preserve">COVID-19 and Ehlers-Danlos syndrome: the dangers of the Spike protein of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Fajloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vessières</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (3), pp.196. </w:t>
+              <w:t xml:space="preserve">Infectious Disorders - Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md21030196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1871526523666230104145108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215065v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scorpion Venom as a Source of Antimicrobial Peptides: Overview of Biomolecule Separation, Analysis and Characterization Methods</w:t>
               </w:r>
@@ -1540,291 +1540,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Pharmacological Aspects of Ligand-Gated Ion Channels as Targets of Natural and Synthetic Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxostephanine, Thalmiculine, and Thaliphyline—Three Isoquinoleine Alkaloids That Inhibit L-Type Voltage-Gated Ca2+ Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Mattei</w:t>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Legros</w:t>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lewis</w:t>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, pp.895299. </w:t>
+              <w:t xml:space="preserve">Future Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.238-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.895299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/futurepharmacol2030016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635549v1</w:t>
+                <w:t xml:space="preserve">hal-03783742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxostephanine, Thalmiculine, and Thaliphyline—Three Isoquinoleine Alkaloids That Inhibit L-Type Voltage-Gated Ca2+ Channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Pharmacological Aspects of Ligand-Gated Ion Channels as Targets of Natural and Synthetic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Legendre</w:t>
+                <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+                <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Richomme</w:t>
+                <w:t xml:space="preserve">Richard Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), pp.238-255. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.895299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/futurepharmacol2030016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.895299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783742v1</w:t>
+                <w:t xml:space="preserve">hal-03635549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pathophysiology of Long COVID throughout the Renin-Angiotensin System</w:t>
               </w:r>
@@ -2104,77 +2104,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Fajloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (7), pp.1380. </w:t>
@@ -2238,77 +2238,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Krezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (6), pp.888. </w:t>
@@ -2359,64 +2359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening an In-House Isoquinoline Alkaloids Library for New Blockers of Voltage-Gated Na+ Channels Using Voltage Sensor Fluorescent Probes: Hits and Biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,429 +2474,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Agonist Activity of Neonicotinoids on Rat Nicotinic Receptors: Consequences over Epinephrine Secretion and In Vivo Blood Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joohee Park</w:t>
+                <w:t xml:space="preserve">Toxicity and mode of action of the aporphine plant alkaloid liriodenine on the insect GABA receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Taly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
+                <w:t xml:space="preserve">Fabien Démares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Nardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Legendre</w:t>
+                <w:t xml:space="preserve">Werner J Geldenhuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22105106⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240635v1</w:t>
+                <w:t xml:space="preserve">hal-04856157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snake Venom Components: Tools and Cures to Target Cardiovascular Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Fajloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (8), pp.2223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26082223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and mode of action of the aporphine plant alkaloid liriodenine on the insect GABA receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Démares</w:t>
+                <w:t xml:space="preserve">Partial Agonist Activity of Neonicotinoids on Rat Nicotinic Receptors: Consequences over Epinephrine Secretion and In Vivo Blood Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner J Geldenhuys</w:t>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+                <w:t xml:space="preserve">Frédéric de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 201, pp.141-147. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (10), pp.5106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22105106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856157v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-Gated Sodium Channels: A Prominent Target of Marine Toxins</w:t>
               </w:r>
@@ -2921,64 +2921,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Abou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (10), pp.562. </w:t>
@@ -3059,64 +3059,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Abou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (10), pp.562. </w:t>
@@ -3167,90 +3167,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABAA Receptor Subunit Composition Drives Its Sensitivity to the Insecticide Fipronil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, </w:t>
@@ -3327,51 +3327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Bouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narawut Pakaprot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3422,103 +3422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the GABAA receptor α subunit in the mode of action of etifoxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.104250. </w:t>
@@ -3556,103 +3556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Characterization of The Venom from Apis mellifera syriaca, A Honeybee from The Middle East Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (4), pp.191. </w:t>
@@ -3824,103 +3824,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Secretory Behavior of the Rat Adrenal Medulla by High-Performance Liquid Chromatography-Based Catecholamine Assay from Slice Supernatants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.248. </w:t>
@@ -3971,90 +3971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of insect membrane in Xenopus oocyte: An original method for the pharmacological characterization of neonicotinoid insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier List</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacological and Toxicological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77, pp.10-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4183,54 +4183,50 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.136-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibmb.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4252,51 +4248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David H F Vandael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo M Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,64 +4360,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The voltage-gated sodium channel: A major target of marine neurotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.84 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5010,51 +5006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Radioligands for Describing the Molecular Pharmacology of MT1 and MT2 Melatonin Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,64 +5274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des insecticides plus sélectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tricoire-Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Hervé Thany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5399,51 +5395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Apaire-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,64 +5515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotine, a weight problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 325, pp.55 - 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5761,51 +5757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavialle-Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5852,51 +5848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinity capture using chimeric membrane proteins bound to magnetic beads for rapid ligand screening by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,51 +6003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full characterization of three toxins from the Androctonus amoreuxi scorpion venom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ceard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,51 +6188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39 (11), pp.814-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6308,51 +6304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6470,64 +6466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Ion Channels meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sète, France</w:t>
@@ -6608,51 +6604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
@@ -6733,51 +6729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralyne Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Ion Channels meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sète, France</w:t>
@@ -6845,64 +6841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Nouvelle Société Francophone d'Athérosclérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t>
@@ -6944,90 +6940,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liriodenine, a natural plant alkaloid, as a tool to explore new targets for mosquitocidal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Démares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
@@ -7056,64 +7052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brevenal prevents ciguatoxin and brevetoxin activation of NaV channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7220,64 +7216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel G Desarménien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Chromaffin Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom</w:t>
@@ -7345,51 +7341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7440,77 +7436,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-Sensor Probes as efficient tools to screen for new modulators of voltage-gated sodium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd-Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7574,77 +7570,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Sensor Probes as an efficient tool to screen for new modulators of voltage-gated sodium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd-Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7725,51 +7721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Araoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7850,51 +7846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Araoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7975,51 +7971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Colloque des Canaux Ioniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8208,51 +8204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontre du Club de Neurobiologie des Invertébrés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8402,51 +8398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium signalling modulates the sensitivity of voltage-gated sodium channels to neurotoxic insecticide in dorsal unpaired median neurons of Periplaneta americana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8510,51 +8506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les canaux sodium dépendant du potentiel des DUM neurones de ma blatte P. americana : régulation intracellulaire, propriétés électrophysiologiques, pharmacologiques et structures moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Moignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8670,51 +8666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontre du Club de Neurobiologie des Invertébrés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8947,77 +8943,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ion channel meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sète, France. 2016</w:t>
@@ -9040,277 +9036,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive functional remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lefort</w:t>
+                <w:t xml:space="preserve">Screening an in house alkaloids library using Voltage-Sensor Probes for new modulators of voltage-gated sodium channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">26th Ion Channel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741763v1</w:t>
+                <w:t xml:space="preserve">hal-02521271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening an in house alkaloids library using Voltage-Sensor Probes for new modulators of voltage-gated sodium channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+                <w:t xml:space="preserve">Adaptive functional remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Ion Channel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France. </w:t>
+              <w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521271v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Sensor Probes (VSPs) as an Efficient Tool to Screen for Inhibitors of Voltage-Gated Sodium Channels</w:t>
               </w:r>
@@ -9322,64 +9318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd-Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9723,51 +9719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Apaire-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Vector-borne diseases in a Changing European Environment (EDEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France. 2010</w:t>
@@ -9965,51 +9961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Redureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Fourmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2026.109017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Guihot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401558rr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie Phillips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04893980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Dabbousy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Roufayel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rahal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17101307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526523666230104145108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Borges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nasr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12091380" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.895299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Khazaal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Harb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krezel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11060888" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner J Geldenhuys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.08.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Mackieh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abou-Nader" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Wehbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.768466" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemmers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bouasse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narawut Pakaprot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000841rr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Salma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11040191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01597318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lefort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00248" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier List" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2015.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Dong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.10.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H F Vandael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Ottaviani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.283374" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5072H65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21102" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C53E40D1643EF65E1A4C9E8575FD907C68996C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-12-0202" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Moignot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067290" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Matthey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grelak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedragona-Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14058948" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642097v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavialle-Defaix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.163519" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481519v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3939" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8TLCPLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Abbas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ceard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.05.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24S84BM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268788v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.09.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TF5GLH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.128694" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827845v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023103v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d-Hassane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.01.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Redureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Fourmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2026.109017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Guihot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401558rr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Houdayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie Phillips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04893980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Dabbousy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Roufayel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rahal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17101307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Marie Phillips" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.19.24303984" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ehanno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03936205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526523666230104145108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Borges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Nasr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12091380" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futurepharmacol2030016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.895299" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Khazaal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Harb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khoury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020827" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krezel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11060888" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coquerel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Waard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134133" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#233;mares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner J Geldenhuys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.08.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Mackieh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abou-Nader" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Wehbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.768466" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemmers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bouasse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narawut Pakaprot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000841rr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Salma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11040191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01597318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lefort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00248" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier List" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2015.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Dong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.10.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H F Vandael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Ottaviani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.283374" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5072H65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21102" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C53E40D1643EF65E1A4C9E8575FD907C68996C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-12-0202" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Moignot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067290" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Matthey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grelak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedragona-Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14058948" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defaix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mohamed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.06.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJNKTL9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642097v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.4.4.12777" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavialle-Defaix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.163519" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481519v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3939" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8TLCPLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Abbas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ceard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.05.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24S84BM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268788v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.09.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TF5GLH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.128694" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827845v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04827752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03023103v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d-Hassane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.01.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521271v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>