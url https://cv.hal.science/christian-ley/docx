--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -166,408 +166,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a new electron acceptor for the implementation of photocyclic initiating system for radical photopolymerization</w:t>
+                <w:t xml:space="preserve">Comprehensive Study of the Synergistic Effect in Photocyclic Three-Component Initiating System for Radical Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Niederst</w:t>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issei Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.116255⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073992v1</w:t>
+                <w:t xml:space="preserve">hal-05098817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of spatiotemporal resolution and reproducible layer thicknesses in cationic vat photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Goldbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Goldbach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
+                <w:t xml:space="preserve">Lucile Halbardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (2), pp.126-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4PY01046A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of the Synergistic Effect in Photocyclic Three-Component Initiating System for Radical Polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing a new electron acceptor for the implementation of photocyclic initiating system for radical photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Niederst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Christmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+                <w:t xml:space="preserve">Issei Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.116255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.116255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098817v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling photopolymerization reaction in layer‐by‐layer photopolymerization in 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -575,51 +575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Goldbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (4), </w:t>
@@ -657,77 +657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Diffusion Limit: Pre‐Associated Ion‐Pair Photoinitiating Systems for Radical Photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Niederst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rölle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,287 +919,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Processes of Superbase Generation in Xanthone Carboxylic Salts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAFT-mediated thermoplastic material by photopolymerization: Controlling liquid–solid transition for vat photopolymerization in 3D DLP printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Goldbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Halbardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Siedel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+                <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202214784⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.112335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222486v1</w:t>
+                <w:t xml:space="preserve">hal-05073945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT-mediated thermoplastic material by photopolymerization: Controlling liquid–solid transition for vat photopolymerization in 3D DLP printing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochemical Processes of Superbase Generation in Xanthone Carboxylic Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 197, pp.112335. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202214784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073945v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly sensitive photoinitiating system based on pre-associated ion-pairs for NIR radical photopolymerization of optically clear materials</w:t>
               </w:r>
@@ -1211,77 +1211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Pitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rölle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (47), pp.6475-6483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1315,103 +1315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring a hybrid three-component photoinitiating system for 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (36), pp.20507-20514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1439,291 +1439,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new safranin based three-component photoinitiating system for high resolution and low shrinkage printed parts via digital light processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical investigations of free radical photopolymerization: Inhibition and termination reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atefeh Nejadebrahim</w:t>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Ebrahimi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (68), pp.39709-39720. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.254-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ra09170j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131121v1</w:t>
+                <w:t xml:space="preserve">hal-03027481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of free radical photopolymerization: Inhibition and termination reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Christmann</w:t>
+                <w:t xml:space="preserve">A new safranin based three-component photoinitiating system for high resolution and low shrinkage printed parts via digital light processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atefeh Nejadebrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.254-264. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (68), pp.39709-39720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.11.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ra09170j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027481v1</w:t>
+                <w:t xml:space="preserve">hal-05131121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of scattering nanoparticles on the curing behavior and conversion gradient of UV-curable turbid systems: two-flux Kubelka-Munk approach</w:t>
               </w:r>
@@ -1735,77 +1735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mohseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Bastani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Moradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115, pp.65-73. </w:t>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,741 +1971,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazine-Based Type-II Photoinitiating System for Free Radical Photopolymerization: Mechanism, Efficiency, and Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Performance Photoinitiating Systems: Application to Holographic Grating Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201600597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.393-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2494/photopolymer.30.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027461v1</w:t>
+                <w:t xml:space="preserve">hal-01578693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-Growth Thiol-Thiol Photopolymerization as Radiation Curing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio de Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (1), pp.117-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.28369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Studies of the Interactions between a Cationic Cyanine Dye and a Synthetic Phyllosilicate: From Photophysics to Hybrid Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triazine-Based Type-II Photoinitiating System for Free Radical Photopolymerization: Mechanism, Efficiency, and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (27), pp.6812-6818. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 218 (18), pp.1600597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langrnuir.7b01330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.201600597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406889v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigation of a Dual Bicyclic Photoinitiating System for Synthesis of Organic–Inorganic Hybrid Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Christmann</w:t>
+                <w:t xml:space="preserve">Spectroscopic Studies of the Interactions between a Cationic Cyanine Dye and a Synthetic Phyllosilicate: From Photophysics to Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suqing Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Moise Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (8), pp.1972-1981. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (27), pp.6812-6818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langrnuir.7b01330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027440v1</w:t>
+                <w:t xml:space="preserve">hal-04406889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Photoinitiating Systems: Application to Holographic Grating Recording</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Investigation of a Dual Bicyclic Photoinitiating System for Synthesis of Organic–Inorganic Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suqing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (4), pp.393-398. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (8), pp.1972-1981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2494/photopolymer.30.393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578693v1</w:t>
+                <w:t xml:space="preserve">hal-03027440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the Key Role of [Ru(bpy)3]2+ in Photocatalyzed RAFT Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (15), pp.2309-2314. </w:t>
@@ -2768,64 +2768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polythiourethane networks catalyzed by photobase generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.81-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,77 +2897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi A Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (2), pp.155-160. </w:t>
@@ -3011,877 +3011,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'holographie, une reconstruction par la lumière grâce à un matériau photostructurable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Pot Three-Step Polymerization System Using Double Click Michael Addition and Radical Photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Renotte</w:t>
+                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Smigielski</w:t>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (12), pp.1327-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578822v1</w:t>
+                <w:t xml:space="preserve">hal-04234067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interaction of triarylmethane dye crystal violet with LAPONITE (R) clay: using mineral nanoparticles to control the dye photophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (26), pp.16677-16681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp02370j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Safranine O three component photoinitiating system for use in holographic recording</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
+                <w:t xml:space="preserve">L'holographie, une reconstruction par la lumière grâce à un matériau photostructurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+                <w:t xml:space="preserve">Yvon Renotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Smigielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.102-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272058v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Three-Step Polymerization System Using Double Click Michael Addition and Radical Photopolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a Safranine O three component photoinitiating system for use in holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (12), pp.1327-1331. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1345-1353), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2014-0606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234067v1</w:t>
+                <w:t xml:space="preserve">hal-01272058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Photoinitiating Systems for Holography Recording: Need for a Full Control of Primary Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Photocyclic initiating system for free radical photopolymerization studied through holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.517-523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360786v1</w:t>
+                <w:t xml:space="preserve">hal-01084439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocyclic initiating system for free radical photopolymerization studied through holographic recording</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">High Performance Photoinitiating Systems for Holography Recording: Need for a Full Control of Primary Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Berneth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (46), pp.15102-15107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary ammonium salts of phenylglyoxylic acid as photobase generators for thiol-promoted epoxide photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,90 +3941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring 3-component photoinitiating systems for use as efficient photopolymerizable holographic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,103 +4071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of organic dyes with oxidoreductive compounds to obtain photocyclic radical generator systems exhibiting photocatalytic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano H Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.936 - 947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4195,385 +4195,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketocoumarin/triazine/thiol as new high speed photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">High-Performance Photoinitiating Systems for Free Radical Photopolymerization. Application to Holographic Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Tarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haja Tar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.05.012⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (6), pp.1283-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381027v1</w:t>
+                <w:t xml:space="preserve">hal-04360779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Photoinitiating Systems for Free Radical Photopolymerization. Application to Holographic Recording</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Ketocoumarin/triazine/thiol as new high speed photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haja Tar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Haja Tar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (8), pp.2275-2279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/php.12132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of linked dye-coinitiator in visible three-component photoinitiating systems: Application to red light photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (20), pp.4325-4330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4619,51 +4619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squarylium-Triazine Dyad as a Highly Sensitive Photoradical Generator for Red Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4671,51 +4671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (38), pp.12853-12858. </w:t>
@@ -4765,90 +4765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panchromatic Type II Photoinitiator for Free Radical Polymerization Based on Thioxanthone Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haja Tar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duygu Sevinc Esen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nergis Arsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4893,613 +4893,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted oxypolymerization of alkyd resins: Kinetics and mechanisms</w:t>
+                <w:t xml:space="preserve">A simple route to synthesis of branched and cross-linked polymers with clickable moieties by photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guodong Ye</w:t>
+                <w:t xml:space="preserve">Mustafa Ciftci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courtecuisse</w:t>
+                <w:t xml:space="preserve">Muhammet U. Kahveci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Yagci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2011.03.015⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (82), pp.10252-10252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc35607d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383917v1</w:t>
+                <w:t xml:space="preserve">hal-04494972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of termination reactions in free radical photopolymerization of UV powder formulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoassisted oxypolymerization of alkyd resins: Kinetics and mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Maurin</w:t>
+                <w:t xml:space="preserve">Guodong Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.05.019⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (4), pp.366-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2011.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380988v1</w:t>
+                <w:t xml:space="preserve">hal-04383917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanene Salmi</w:t>
+                <w:t xml:space="preserve">Investigation of termination reactions in free radical photopolymerization of UV powder formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2494/photopolymer.25.147⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (8), pp.1475-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389681v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple route to synthesis of branched and cross-linked polymers with clickable moieties by photopolymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammet U. Kahveci</w:t>
+                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Yagci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (82), pp.10252-10252. </w:t>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.147-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc35607d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2494/photopolymer.25.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494972v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond to Subnanosecond Multistep Calcium Photoejection from a Crown Ether-Linked Merocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,51 +5601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphotonic excitation and solvation dynamics effects on the femtosecond transient absorption of O-hexamethoxyhypericin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonvallot D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carré C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garel C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5913,90 +5913,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation and coupling of high-performance photocyclic initiating systems for efficient holographic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Photochemistry (ICP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6021,90 +6021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation and coupling of high-performance photocyclic initiating systems for efficient holographic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2017, Prague, Czech Republic. pp.102330J, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6138,77 +6138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d’informations optiques et photopolymérisation résolue dans l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 17ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Mar 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6233,90 +6233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Photoinitiating Systems for Free Radical Polymerization: Application to Holographic Grating Recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference of Photopolymer Science and Technology (ICPST-34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Photopolymer Science and Technology, Jun 2017, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6335,1089 +6335,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring primary processes for high performance photoinitiating systems usable under visible light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">UV-driven Synthesis of Poly(disulfide) Elastomer Filmsvia Polyfunctional Thiols Air Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Feillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech Europe Conference (2015-10-13, 2015-10-15: Prague, République Tchèque)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EPF (2015-06-21, 2015-06-26: Dresde, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406875v1</w:t>
+                <w:t xml:space="preserve">hal-04494973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring photocyclic initiating systems for free radical photopolymerization of MMA under soft conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Tailoring primary processes for high performance photoinitiating systems usable under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2015 (2015-05-20, 2015-05-21: Oyonnax, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Oyonnax, France</w:t>
+              <w:t xml:space="preserve">RadTech Europe Conference (2015-10-13, 2015-10-15: Prague, République Tchèque)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406874v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-driven Synthesis of Poly(disulfide) Elastomer Filmsvia Polyfunctional Thiols Air Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring photocyclic initiating systems for free radical photopolymerization of MMA under soft conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Feillé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">J. Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF (2015-06-21, 2015-06-26: Dresde, Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Polyray 2015 (2015-05-20, 2015-05-21: Oyonnax, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Oyonnax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494973v1</w:t>
+                <w:t xml:space="preserve">hal-04406874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing the efficiency of free radical photoinitiating systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocyclic Initiating System for Free Radical Photopolymerization Studied Through Holographic Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beijing University of Chemical Technology (2014-06-10: Pékin, Chine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Pékin, China</w:t>
+              <w:t xml:space="preserve">31st International Conference of Photopolymer Science and Technology (ICPST-31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chiba, Japan. pp.517-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360793v1</w:t>
+                <w:t xml:space="preserve">hal-01084475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Reactive Intermediates and Unusual Molecules (ISRIUM) 2014 (2014 : Hiroshima, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">RadTech North America (2014-05-12 au 2014-05-14: Chicago, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389698v1</w:t>
+                <w:t xml:space="preserve">hal-04389683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance photoinitiating systems for free radical photopolymerization: applications to holographic recording</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Photopolymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Reactive Intermediates and Unusual Molecules (ISRIUM) 2014 (2014 : Hiroshima, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151885v1</w:t>
+                <w:t xml:space="preserve">hal-04389698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governing the efficiency of free radical photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech North America (2014-05-12 au 2014-05-14: Chicago, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Beijing University of Chemical Technology (2014-06-10: Pékin, Chine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389683v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocyclic Initiating System for Free Radical Photopolymerization Studied Through Holographic Recording</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Squarylium-triazine dyad as highly sensitive photoradical generator for red light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference of Photopolymer Science and Technology (ICPST-31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chiba, Japan. pp.517-523</w:t>
+              <w:t xml:space="preserve">Central European Conference on Photochemistry (2014-02-09 au 2014-02-13: Bad Hofgastein, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084475v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squarylium-triazine dyad as highly sensitive photoradical generator for red light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-performance photoinitiating systems for free radical photopolymerization: applications to holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Conference on Photochemistry (2014-02-09 au 2014-02-13: Bad Hofgastein, Autriche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">European Symposium on Photopolymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398931v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of a photocyclic initiating system for use as efficient photopolymerizable holographic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUPAC International Conference on Physical Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUPAC, Aug 2014, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7442,103 +7442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocyclic radical generator for efficient light conversion into chemical energy: a mechanistic and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Conference on Photochemistry (2014-02-09 au 2014-02-13: Bad Hofgastein, Autriche)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7557,1663 +7557,1663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Series of Photobase Generators For Polymerization Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de photogénérateurs de bases de haute performance et application à la polymérisation de résines multifonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photopolymerization Fundamentals 2013 (2013-09-22 au 2013-09-25: Jackson Hole, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Jackson Hole, United States</w:t>
+              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381036v1</w:t>
+                <w:t xml:space="preserve">hal-04354731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a photocyclic initiating system for visible light using of holographic recording and RT-FTIR experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In situ incorporation of crystal violet in an organic-inorganic hybrid having a saponite like structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Miesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">XV International Clay Conference (2013-07-04 au 2013-07-11: Rio de Janeiro, Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383933v1</w:t>
+                <w:t xml:space="preserve">hal-04360790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New linked dye-coinitiator molecules for highly efficient red photoinitiating systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">Optimization of a photocyclic initiating system for visible light using of holographic recording and RT-FTIR experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381033v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked dye Dyads as efficient converters of red light into chemical energy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Barnet</w:t>
+                <w:t xml:space="preserve">Novel Series of Photobase Generators For Polymerization Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Photochemistry (ICP 2013) (2013-07-21 au 2013-07-26: Louvain, Belgique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Photopolymerization Fundamentals 2013 (2013-09-22 au 2013-09-25: Jackson Hole, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Jackson Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381024v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinitiating systems for use with LEDs and laser diodes in the visible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New linked dye-coinitiator molecules for highly efficient red photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383935v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymers : from primary photochemical processes to holographic recording</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linked dye Dyads as efficient converters of red light into chemical energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for a Better Life (2013-11-04 au 2013-11-05: Leverkusen, Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Leverkusen, Germany</w:t>
+              <w:t xml:space="preserve">26th International Conference on Photochemistry (ICP 2013) (2013-07-21 au 2013-07-26: Louvain, Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389689v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinitiating systems for use with LEDs and laser diodes in the visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389696v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymérisation de résines multifonctionnelles via l’utilisation de nouveaux photogénérateurs de bases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">Photopolymers : from primary photochemical processes to holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2013 (2013-04-11 au 2013-04-12: Rouen, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t>
+              <w:t xml:space="preserve">Science for a Better Life (2013-11-04 au 2013-11-05: Leverkusen, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Leverkusen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389704v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de photogénérateurs de bases de haute performance et application à la polymérisation de résines multifonctionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354731v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ incorporation of crystal violet in an organic-inorganic hybrid having a saponite like structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Renault</w:t>
+                <w:t xml:space="preserve">Polymérisation de résines multifonctionnelles via l’utilisation de nouveaux photogénérateurs de bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Clay Conference (2013-07-04 au 2013-07-11: Rio de Janeiro, Brésil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Polyray 2013 (2013-04-11 au 2013-04-12: Rouen, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360790v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-component photoinitiating system for visible light radical polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting on photochemistry (2012-09-12 au 2012-09-14: Yokohama, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406911v1</w:t>
+                <w:t xml:space="preserve">hal-04360741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketocoumarin / Thiols / Triazine as new highly efficient photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Three-component photoinitiating system for visible light radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CECP (2012-02-05 au 2012-02-09: Bad Hofgastein, Autriche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Annual meeting on photochemistry (2012-09-12 au 2012-09-14: Yokohama, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381009v1</w:t>
+                <w:t xml:space="preserve">hal-04406911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ketocoumarin / Thiols / Triazine as new highly efficient photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haja Tar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference of Photopolymer Science and Technology (2012-06-26 au 2012-06-29: Chiba, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Congrès CECP (2012-02-05 au 2012-02-09: Bad Hofgastein, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389697v1</w:t>
+                <w:t xml:space="preserve">hal-04381009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic concept of overcoming oxygen inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Barnet</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
+              <w:t xml:space="preserve">29th International Conference of Photopolymer Science and Technology (2012-06-26 au 2012-06-29: Chiba, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360728v1</w:t>
+                <w:t xml:space="preserve">hal-04389697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9245,191 +9245,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Basic concept of overcoming oxygen inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nihon denshi seiki Co.Ltd (2012-09-19: Nara, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360749v1</w:t>
+                <w:t xml:space="preserve">hal-04360728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9437,323 +9437,323 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nihon denshi seiki Co.Ltd (2012-09-19: Nara, Japon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354751v1</w:t>
+                <w:t xml:space="preserve">hal-04360749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitsubishi chemical Co.Ltd (2012-09-21: Yokohama, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Nihon denshi seiki Co.Ltd (2012-09-19: Nara, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354750v1</w:t>
+                <w:t xml:space="preserve">hal-04354751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
+              <w:t xml:space="preserve">Mitsubishi chemical Co.Ltd (2012-09-21: Yokohama, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354742v1</w:t>
+                <w:t xml:space="preserve">hal-04354750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9761,120 +9761,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360741v1</w:t>
+                <w:t xml:space="preserve">hal-04354742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible light photoinitiating systems using borate salts as coinitiators applied to laser imaging area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9948,103 +9948,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better comprehension of the photochemical mechanism of Light-induced synthesis of organic-inorganic hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECP (2016-02-14, 2016-02-18:Bad Hofgastein, Autriche)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bad Hofgastein, Austria. 2016</w:t>
@@ -10067,312 +10067,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the photophysics and photochemistry of an efficient organic photosensitizer: astrazon orange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and control of primary process in radical photogenerators: toward a photocatalytic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV IUPAC Symposium on Photochemistry (2015-07-13, 2015-07-18: Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494974v1</w:t>
+                <w:t xml:space="preserve">hal-04381032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and control of primary process in radical photogenerators: toward a photocatalytic behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the photophysics and photochemistry of an efficient organic photosensitizer: astrazon orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV IUPAC Symposium on Photochemistry (2015-07-13, 2015-07-18: Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381032v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panchromatic type II photoinitiator based on thioxanthone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haja Tar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duygu Sevinc Esen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10440,90 +10440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced crosslinking of epoxide/thiol system catalyzed by superbase generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Symposium of Photopolymer Science (ESPS II) (2012-09-04 au 2012-09-07: Turin, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Turin, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,90 +10580,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of High Performance Photoinitiating Systems for Holographic Grating Recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Izabela Naydenova, Dimana Nazarova and Tsvetanka Babeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holographic Materials and Optical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10714,90 +10714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerization, Free Radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Polymer Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Wiley, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10921,51 +10921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEC7421B"/>
+    <w:nsid w:val="77FA738D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11152,51 +11152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7052-4692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073992v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Niederst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Takahashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.116255" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01046A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;lle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Holzheimer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siedel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Pitzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00384H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03153D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Nejadebrahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ebrahimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09170j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohseni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Bastani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Moradian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langrnuir.7b01330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.30.393" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.03.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMWFNQ9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Renotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smigielski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02370j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar El Fouhaili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0606" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Retailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00675" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kawamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Berneth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N9SX24S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azime Ak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00927D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2014.2314863" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Tar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV9H2V0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Stefano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tarzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12132" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26844" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFPNFPXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Salmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300622" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXGG06SG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sevinc Esen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Aydin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nergis Arsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302641d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Ye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtecuisse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2011.03.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF098FWV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.05.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQCLFDJ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.25.147" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet U. Kahveci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35607d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800612" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S3XNKG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJC5S83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05135525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belin C." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonvallot D." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel C." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:199556066" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264967" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feill&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084475v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398931v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381036v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381033v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389696v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miesch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406911v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354742v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360741v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Di Stefano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remongin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7052-4692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01046A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Niederst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Takahashi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.116255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;lle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Holzheimer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siedel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214784" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Pitzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00384H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03153D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Nejadebrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ebrahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09170j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohseni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Bastani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Moradian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.30.393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Miranda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langrnuir.7b01330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.03.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMWFNQ9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Retailleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00675" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02370j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Renotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smigielski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar El Fouhaili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0606" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kawamura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Berneth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N9SX24S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azime Ak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00927D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2014.2314863" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Stefano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tarzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Tar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV9H2V0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26844" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFPNFPXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Salmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300622" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXGG06SG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sevinc Esen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Aydin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nergis Arsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302641d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet U. Kahveci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35607d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Ye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtecuisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2011.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF098FWV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.05.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQCLFDJ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.25.147" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800612" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S3XNKG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJC5S83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05135525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belin C." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonvallot D." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel C." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:199556066" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264967" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feill&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360793v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miesch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383933v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406911v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354750v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354742v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381032v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Di Stefano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remongin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>