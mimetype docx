--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -166,408 +166,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of the Synergistic Effect in Photocyclic Three-Component Initiating System for Radical Polymerization</w:t>
+                <w:t xml:space="preserve">Introducing a new electron acceptor for the implementation of photocyclic initiating system for radical photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Christmann</w:t>
+                <w:t xml:space="preserve">Léo Niederst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.116255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.116255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098817v1</w:t>
+                <w:t xml:space="preserve">hal-05073992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of spatiotemporal resolution and reproducible layer thicknesses in cationic vat photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Goldbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Halbardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (2), pp.126-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4PY01046A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a new electron acceptor for the implementation of photocyclic initiating system for radical photopolymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Niederst</w:t>
+                <w:t xml:space="preserve">Comprehensive Study of the Synergistic Effect in Photocyclic Three-Component Initiating System for Radical Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issei Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 462, pp.116255. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.116255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073992v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling photopolymerization reaction in layer‐by‐layer photopolymerization in 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -575,51 +575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Goldbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (4), </w:t>
@@ -657,77 +657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Diffusion Limit: Pre‐Associated Ion‐Pair Photoinitiating Systems for Radical Photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Niederst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rölle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -925,90 +925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFT-mediated thermoplastic material by photopolymerization: Controlling liquid–solid transition for vat photopolymerization in 3D DLP printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Goldbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Halbardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,103 +1055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical Processes of Superbase Generation in Xanthone Carboxylic Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1211,77 +1211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Pitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rölle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (47), pp.6475-6483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1315,103 +1315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring a hybrid three-component photoinitiating system for 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (36), pp.20507-20514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1439,291 +1439,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of free radical photopolymerization: Inhibition and termination reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Christmann</w:t>
+                <w:t xml:space="preserve">A new safranin based three-component photoinitiating system for high resolution and low shrinkage printed parts via digital light processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atefeh Nejadebrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.254-264. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (68), pp.39709-39720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.11.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ra09170j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027481v1</w:t>
+                <w:t xml:space="preserve">hal-05131121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new safranin based three-component photoinitiating system for high resolution and low shrinkage printed parts via digital light processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical investigations of free radical photopolymerization: Inhibition and termination reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atefeh Nejadebrahim</w:t>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Ebrahimi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (68), pp.39709-39720. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.254-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ra09170j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131121v1</w:t>
+                <w:t xml:space="preserve">hal-03027481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of scattering nanoparticles on the curing behavior and conversion gradient of UV-curable turbid systems: two-flux Kubelka-Munk approach</w:t>
               </w:r>
@@ -1735,77 +1735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mohseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Bastani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Moradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115, pp.65-73. </w:t>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,741 +1971,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Photoinitiating Systems: Application to Holographic Grating Recording</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triazine-Based Type-II Photoinitiating System for Free Radical Photopolymerization: Mechanism, Efficiency, and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2494/photopolymer.30.393⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 218 (18), pp.1600597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201600597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578693v1</w:t>
+                <w:t xml:space="preserve">hal-03027461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-Growth Thiol-Thiol Photopolymerization as Radiation Curing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Feillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémi Feillée</w:t>
+                <w:t xml:space="preserve">Maurizio de Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio de Fina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (1), pp.117-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.28369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazine-Based Type-II Photoinitiating System for Free Radical Photopolymerization: Mechanism, Efficiency, and Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic Studies of the Interactions between a Cationic Cyanine Dye and a Synthetic Phyllosilicate: From Photophysics to Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 218 (18), pp.1600597. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (27), pp.6812-6818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201600597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langrnuir.7b01330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027461v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Studies of the Interactions between a Cationic Cyanine Dye and a Synthetic Phyllosilicate: From Photophysics to Hybrid Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Investigation of a Dual Bicyclic Photoinitiating System for Synthesis of Organic–Inorganic Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suqing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (27), pp.6812-6818. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (8), pp.1972-1981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langrnuir.7b01330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406889v1</w:t>
+                <w:t xml:space="preserve">hal-03027440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigation of a Dual Bicyclic Photoinitiating System for Synthesis of Organic–Inorganic Hybrid Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Christmann</w:t>
+                <w:t xml:space="preserve">High Performance Photoinitiating Systems: Application to Holographic Grating Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suqing Shi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (8), pp.1972-1981. </w:t>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.393-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2494/photopolymer.30.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027440v1</w:t>
+                <w:t xml:space="preserve">hal-01578693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the Key Role of [Ru(bpy)3]2+ in Photocatalyzed RAFT Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (15), pp.2309-2314. </w:t>
@@ -2768,64 +2768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polythiourethane networks catalyzed by photobase generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.81-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,77 +2897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi A Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (2), pp.155-160. </w:t>
@@ -3011,1163 +3011,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Three-Step Polymerization System Using Double Click Michael Addition and Radical Photopolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'holographie, une reconstruction par la lumière grâce à un matériau photostructurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Yvon Renotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+                <w:t xml:space="preserve">Paul Smigielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.102-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234067v1</w:t>
+                <w:t xml:space="preserve">hal-01578822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interaction of triarylmethane dye crystal violet with LAPONITE (R) clay: using mineral nanoparticles to control the dye photophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (26), pp.16677-16681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp02370j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'holographie, une reconstruction par la lumière grâce à un matériau photostructurable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Carré</w:t>
+                <w:t xml:space="preserve">Optimization of a Safranine O three component photoinitiating system for use in holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Renotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Smigielski</w:t>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1345-1353), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2014-0606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578822v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Safranine O three component photoinitiating system for use in holographic recording</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">One-Pot Three-Step Polymerization System Using Double Click Michael Addition and Radical Photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93 (1345-1353), </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (12), pp.1327-1331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjc-2014-0606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272058v1</w:t>
+                <w:t xml:space="preserve">hal-04234067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocyclic initiating system for free radical photopolymerization studied through holographic recording</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">High Performance Photoinitiating Systems for Holography Recording: Need for a Full Control of Primary Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Berneth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (46), pp.15102-15107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084439v1</w:t>
+                <w:t xml:space="preserve">hal-04360786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Photoinitiating Systems for Holography Recording: Need for a Full Control of Primary Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Quaternary ammonium salts of phenylglyoxylic acid as photobase generators for thiol-promoted epoxide photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Defoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201404072⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (22), pp.6577-6583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4PY00927D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04360786v1</w:t>
+                <w:t xml:space="preserve">hal-04389706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary ammonium salts of phenylglyoxylic acid as photobase generators for thiol-promoted epoxide photopolymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">Tailoring 3-component photoinitiating systems for use as efficient photopolymerizable holographic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Albert Defoin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Display Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JDT.2014.2314863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4PY00927D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04389706v1</w:t>
+                <w:t xml:space="preserve">hal-01020980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring 3-component photoinitiating systems for use as efficient photopolymerizable holographic material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Photocyclic initiating system for free radical photopolymerization studied through holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Display Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.517-523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JDT.2014.2314863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01020980v1</w:t>
+                <w:t xml:space="preserve">hal-01084439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of organic dyes with oxidoreductive compounds to obtain photocyclic radical generator systems exhibiting photocatalytic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano H Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.936 - 947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4195,527 +4195,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Photoinitiating Systems for Free Radical Photopolymerization. Application to Holographic Recording</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Ketocoumarin/triazine/thiol as new high speed photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haja Tar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Haja Tar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12132⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (8), pp.2275-2279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360779v1</w:t>
+                <w:t xml:space="preserve">hal-04381027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketocoumarin/triazine/thiol as new high speed photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Relevance of linked dye-coinitiator in visible three-component photoinitiating systems: Application to red light photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (20), pp.4325-4330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381027v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of linked dye-coinitiator in visible three-component photoinitiating systems: Application to red light photopolymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-Performance Photoinitiating Systems for Free Radical Photopolymerization. Application to Holographic Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Tarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haja Tar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.26844⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (6), pp.1283-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04389711v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squarylium-Triazine Dyad as a Highly Sensitive Photoradical Generator for Red Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (38), pp.12853-12858. </w:t>
@@ -4765,90 +4765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panchromatic Type II Photoinitiator for Free Radical Polymerization Based on Thioxanthone Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haja Tar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duygu Sevinc Esen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nergis Arsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4893,613 +4893,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple route to synthesis of branched and cross-linked polymers with clickable moieties by photopolymerization</w:t>
+                <w:t xml:space="preserve">Photoassisted oxypolymerization of alkyd resins: Kinetics and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Ciftci</w:t>
+                <w:t xml:space="preserve">Guodong Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammet U. Kahveci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yusuf Yagci</w:t>
+                <w:t xml:space="preserve">François Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (4), pp.366-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2011.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc35607d⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494972v1</w:t>
+                <w:t xml:space="preserve">hal-04383917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted oxypolymerization of alkyd resins: Kinetics and mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of termination reactions in free radical photopolymerization of UV powder formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guodong Ye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Courtecuisse</w:t>
+                <w:t xml:space="preserve">Vanessa Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (8), pp.1475-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2011.03.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383917v1</w:t>
+                <w:t xml:space="preserve">hal-04380988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of termination reactions in free radical photopolymerization of UV powder formulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Maurin</w:t>
+                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2494/photopolymer.25.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04380988v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanene Salmi</w:t>
+                <w:t xml:space="preserve">A simple route to synthesis of branched and cross-linked polymers with clickable moieties by photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Ciftci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet U. Kahveci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Yagci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (2), pp.147-151. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (82), pp.10252-10252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2494/photopolymer.25.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cc35607d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389681v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond to Subnanosecond Multistep Calcium Photoejection from a Crown Ether-Linked Merocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,51 +5601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphotonic excitation and solvation dynamics effects on the femtosecond transient absorption of O-hexamethoxyhypericin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonvallot D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carré C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garel C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5913,90 +5913,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation and coupling of high-performance photocyclic initiating systems for efficient holographic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Photochemistry (ICP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6021,90 +6021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation and coupling of high-performance photocyclic initiating systems for efficient holographic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2017, Prague, Czech Republic. pp.102330J, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6138,77 +6138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d’informations optiques et photopolymérisation résolue dans l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 17ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Mar 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6233,90 +6233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Photoinitiating Systems for Free Radical Polymerization: Application to Holographic Grating Recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference of Photopolymer Science and Technology (ICPST-34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Photopolymer Science and Technology, Jun 2017, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6335,1089 +6335,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-driven Synthesis of Poly(disulfide) Elastomer Filmsvia Polyfunctional Thiols Air Oxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+                <w:t xml:space="preserve">Tailoring primary processes for high performance photoinitiating systems usable under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF (2015-06-21, 2015-06-26: Dresde, Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">RadTech Europe Conference (2015-10-13, 2015-10-15: Prague, République Tchèque)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494973v1</w:t>
+                <w:t xml:space="preserve">hal-04406875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring primary processes for high performance photoinitiating systems usable under visible light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Tailoring photocyclic initiating systems for free radical photopolymerization of MMA under soft conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech Europe Conference (2015-10-13, 2015-10-15: Prague, République Tchèque)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Polyray 2015 (2015-05-20, 2015-05-21: Oyonnax, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Oyonnax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406875v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring photocyclic initiating systems for free radical photopolymerization of MMA under soft conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV-driven Synthesis of Poly(disulfide) Elastomer Filmsvia Polyfunctional Thiols Air Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Christmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
+                <w:t xml:space="preserve">N. Feillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2015 (2015-05-20, 2015-05-21: Oyonnax, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Oyonnax, France</w:t>
+              <w:t xml:space="preserve">EPF (2015-06-21, 2015-06-26: Dresde, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406874v1</w:t>
+                <w:t xml:space="preserve">hal-04494973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocyclic Initiating System for Free Radical Photopolymerization Studied Through Holographic Recording</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference of Photopolymer Science and Technology (ICPST-31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chiba, Japan. pp.517-523</w:t>
+              <w:t xml:space="preserve">International Symposium on Reactive Intermediates and Unusual Molecules (ISRIUM) 2014 (2014 : Hiroshima, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084475v1</w:t>
+                <w:t xml:space="preserve">hal-04389698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governing the efficiency of free radical photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech North America (2014-05-12 au 2014-05-14: Chicago, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Beijing University of Chemical Technology (2014-06-10: Pékin, Chine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389683v1</w:t>
+                <w:t xml:space="preserve">hal-04360793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Squarylium-triazine dyad as highly sensitive photoradical generator for red light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Reactive Intermediates and Unusual Molecules (ISRIUM) 2014 (2014 : Hiroshima, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">Central European Conference on Photochemistry (2014-02-09 au 2014-02-13: Bad Hofgastein, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389698v1</w:t>
+                <w:t xml:space="preserve">hal-04398931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing the efficiency of free radical photoinitiating systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-performance photoinitiating systems for free radical photopolymerization: applications to holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beijing University of Chemical Technology (2014-06-10: Pékin, Chine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Pékin, China</w:t>
+              <w:t xml:space="preserve">European Symposium on Photopolymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360793v1</w:t>
+                <w:t xml:space="preserve">hal-01151885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squarylium-triazine dyad as highly sensitive photoradical generator for red light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocyclic Initiating System for Free Radical Photopolymerization Studied Through Holographic Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Conference on Photochemistry (2014-02-09 au 2014-02-13: Bad Hofgastein, Autriche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">31st International Conference of Photopolymer Science and Technology (ICPST-31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chiba, Japan. pp.517-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398931v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance photoinitiating systems for free radical photopolymerization: applications to holographic recording</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Photopolymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">RadTech North America (2014-05-12 au 2014-05-14: Chicago, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151885v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of a photocyclic initiating system for use as efficient photopolymerizable holographic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUPAC International Conference on Physical Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUPAC, Aug 2014, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7442,103 +7442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocyclic radical generator for efficient light conversion into chemical energy: a mechanistic and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Conference on Photochemistry (2014-02-09 au 2014-02-13: Bad Hofgastein, Autriche)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7557,1676 +7557,1676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de photogénérateurs de bases de haute performance et application à la polymérisation de résines multifonctionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">Optimization of a photocyclic initiating system for visible light using of holographic recording and RT-FTIR experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354731v1</w:t>
+                <w:t xml:space="preserve">hal-04383933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ incorporation of crystal violet in an organic-inorganic hybrid having a saponite like structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Series of Photobase Generators For Polymerization Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Clay Conference (2013-07-04 au 2013-07-11: Rio de Janeiro, Brésil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Photopolymerization Fundamentals 2013 (2013-09-22 au 2013-09-25: Jackson Hole, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Jackson Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360790v1</w:t>
+                <w:t xml:space="preserve">hal-04381036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a photocyclic initiating system for visible light using of holographic recording and RT-FTIR experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Linked dye Dyads as efficient converters of red light into chemical energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">26th International Conference on Photochemistry (ICP 2013) (2013-07-21 au 2013-07-26: Louvain, Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383933v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Series of Photobase Generators For Polymerization Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New linked dye-coinitiator molecules for highly efficient red photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photopolymerization Fundamentals 2013 (2013-09-22 au 2013-09-25: Jackson Hole, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Jackson Hole, United States</w:t>
+              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381036v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New linked dye-coinitiator molecules for highly efficient red photoinitiating systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinitiating systems for use with LEDs and laser diodes in the visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Barnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381033v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked dye Dyads as efficient converters of red light into chemical energy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photopolymers : from primary photochemical processes to holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Photochemistry (ICP 2013) (2013-07-21 au 2013-07-26: Louvain, Belgique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Science for a Better Life (2013-11-04 au 2013-11-05: Leverkusen, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Leverkusen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381024v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinitiating systems for use with LEDs and laser diodes in the visible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383935v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymers : from primary photochemical processes to holographic recording</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymérisation de résines multifonctionnelles via l’utilisation de nouveaux photogénérateurs de bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for a Better Life (2013-11-04 au 2013-11-05: Leverkusen, Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Leverkusen, Germany</w:t>
+              <w:t xml:space="preserve">Polyray 2013 (2013-04-11 au 2013-04-12: Rouen, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389689v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de photogénérateurs de bases de haute performance et application à la polymérisation de résines multifonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
+                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389696v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymérisation de résines multifonctionnelles via l’utilisation de nouveaux photogénérateurs de bases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">In situ incorporation of crystal violet in an organic-inorganic hybrid having a saponite like structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Miesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Azime Ak</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2013 (2013-04-11 au 2013-04-12: Rouen, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t>
+              <w:t xml:space="preserve">XV International Clay Conference (2013-07-04 au 2013-07-11: Rio de Janeiro, Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389704v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+                <w:t xml:space="preserve">Ketocoumarin / Thiols / Triazine as new highly efficient photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haja Tar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
+              <w:t xml:space="preserve">Congrès CECP (2012-02-05 au 2012-02-09: Bad Hofgastein, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360741v1</w:t>
+                <w:t xml:space="preserve">hal-04381009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-component photoinitiating system for visible light radical polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Barnet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting on photochemistry (2012-09-12 au 2012-09-14: Yokohama, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">29th International Conference of Photopolymer Science and Technology (2012-06-26 au 2012-06-29: Chiba, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406911v1</w:t>
+                <w:t xml:space="preserve">hal-04389697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketocoumarin / Thiols / Triazine as new highly efficient photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Three-component photoinitiating system for visible light radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CECP (2012-02-05 au 2012-02-09: Bad Hofgastein, Autriche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Annual meeting on photochemistry (2012-09-12 au 2012-09-14: Yokohama, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381009v1</w:t>
+                <w:t xml:space="preserve">hal-04406911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basic concept of overcoming oxygen inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Azime Ak</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference of Photopolymer Science and Technology (2012-06-26 au 2012-06-29: Chiba, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389697v1</w:t>
+                <w:t xml:space="preserve">hal-04360728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Symposium of Photopolymer Science (ESPS II) (2012-09-04 au 2012-09-07: Turin, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9245,636 +9245,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic concept of overcoming oxygen inhibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
+              <w:t xml:space="preserve">Nihon denshi seiki Co.Ltd (2012-09-19: Nara, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360728v1</w:t>
+                <w:t xml:space="preserve">hal-04360749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nihon denshi seiki Co.Ltd (2012-09-19: Nara, Japon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360749v1</w:t>
+                <w:t xml:space="preserve">hal-04354751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nihon denshi seiki Co.Ltd (2012-09-19: Nara, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Mitsubishi chemical Co.Ltd (2012-09-21: Yokohama, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354751v1</w:t>
+                <w:t xml:space="preserve">hal-04354750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitsubishi chemical Co.Ltd (2012-09-21: Yokohama, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354750v1</w:t>
+                <w:t xml:space="preserve">hal-04354742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354742v1</w:t>
+                <w:t xml:space="preserve">hal-04360741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible light photoinitiating systems using borate salts as coinitiators applied to laser imaging area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9948,103 +9948,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better comprehension of the photochemical mechanism of Light-induced synthesis of organic-inorganic hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECP (2016-02-14, 2016-02-18:Bad Hofgastein, Autriche)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bad Hofgastein, Austria. 2016</w:t>
@@ -10067,312 +10067,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and control of primary process in radical photogenerators: toward a photocatalytic behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the photophysics and photochemistry of an efficient organic photosensitizer: astrazon orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV IUPAC Symposium on Photochemistry (2015-07-13, 2015-07-18: Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381032v1</w:t>
+                <w:t xml:space="preserve">hal-04494974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the photophysics and photochemistry of an efficient organic photosensitizer: astrazon orange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and control of primary process in radical photogenerators: toward a photocatalytic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV IUPAC Symposium on Photochemistry (2015-07-13, 2015-07-18: Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494974v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panchromatic type II photoinitiator based on thioxanthone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haja Tar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duygu Sevinc Esen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10427,103 +10427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced crosslinking of epoxide/thiol system catalyzed by superbase generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Symposium of Photopolymer Science (ESPS II) (2012-09-04 au 2012-09-07: Turin, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Turin, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,90 +10580,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of High Performance Photoinitiating Systems for Holographic Grating Recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Izabela Naydenova, Dimana Nazarova and Tsvetanka Babeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holographic Materials and Optical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10727,77 +10727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerization, Free Radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Polymer Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Wiley, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10921,51 +10921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77FA738D"/>
+    <w:nsid w:val="46386AD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11152,51 +11152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7052-4692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01046A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Niederst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Takahashi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.116255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;lle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Holzheimer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siedel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214784" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Pitzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00384H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03153D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Nejadebrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ebrahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09170j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohseni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Bastani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Moradian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.30.393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Miranda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langrnuir.7b01330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.03.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMWFNQ9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Retailleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00675" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02370j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Renotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smigielski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar El Fouhaili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0606" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kawamura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Berneth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N9SX24S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azime Ak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00927D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2014.2314863" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Stefano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tarzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Tar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV9H2V0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26844" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFPNFPXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Salmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300622" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXGG06SG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sevinc Esen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Aydin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nergis Arsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302641d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet U. Kahveci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35607d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Ye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtecuisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2011.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF098FWV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.05.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQCLFDJ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.25.147" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800612" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S3XNKG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJC5S83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05135525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belin C." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonvallot D." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel C." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:199556066" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264967" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feill&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360793v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miesch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383933v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406911v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354750v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354742v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381032v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Di Stefano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remongin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7052-4692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073992v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Niederst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Takahashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.116255" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01046A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;lle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Holzheimer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siedel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214784" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Pitzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00384H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03153D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Nejadebrahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ebrahimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09170j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohseni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Bastani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Moradian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langrnuir.7b01330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.30.393" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.03.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMWFNQ9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Renotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smigielski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02370j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar El Fouhaili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0606" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Retailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00675" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kawamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Berneth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N9SX24S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azime Ak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00927D" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2014.2314863" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Tar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV9H2V0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26844" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFPNFPXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Stefano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tarzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12132" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Salmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300622" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXGG06SG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sevinc Esen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Aydin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nergis Arsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302641d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Ye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtecuisse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2011.03.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF098FWV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.05.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQCLFDJ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.25.147" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet U. Kahveci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35607d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800612" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S3XNKG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJC5S83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05135525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belin C." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonvallot D." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel C." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:199556066" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264967" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feill&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084475v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389696v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miesch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389697v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354742v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360741v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Di Stefano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remongin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>