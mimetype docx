--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -166,408 +166,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a new electron acceptor for the implementation of photocyclic initiating system for radical photopolymerization</w:t>
+                <w:t xml:space="preserve">Comprehensive Study of the Synergistic Effect in Photocyclic Three-Component Initiating System for Radical Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Niederst</w:t>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issei Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.116255⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073992v1</w:t>
+                <w:t xml:space="preserve">hal-05098817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of spatiotemporal resolution and reproducible layer thicknesses in cationic vat photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Goldbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Goldbach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
+                <w:t xml:space="preserve">Lucile Halbardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (2), pp.126-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4PY01046A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of the Synergistic Effect in Photocyclic Three-Component Initiating System for Radical Polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing a new electron acceptor for the implementation of photocyclic initiating system for radical photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Niederst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Christmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+                <w:t xml:space="preserve">Issei Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.116255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.116255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098817v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling photopolymerization reaction in layer‐by‐layer photopolymerization in 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -575,51 +575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Goldbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (4), </w:t>
@@ -657,77 +657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Diffusion Limit: Pre‐Associated Ion‐Pair Photoinitiating Systems for Radical Photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Niederst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rölle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -925,90 +925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFT-mediated thermoplastic material by photopolymerization: Controlling liquid–solid transition for vat photopolymerization in 3D DLP printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Goldbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Goldbach</w:t>
+                <w:t xml:space="preserve">Lucile Halbardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,103 +1055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical Processes of Superbase Generation in Xanthone Carboxylic Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Siedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1211,77 +1211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Pitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rölle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (47), pp.6475-6483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1315,103 +1315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring a hybrid three-component photoinitiating system for 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (36), pp.20507-20514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1439,291 +1439,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new safranin based three-component photoinitiating system for high resolution and low shrinkage printed parts via digital light processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical investigations of free radical photopolymerization: Inhibition and termination reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atefeh Nejadebrahim</w:t>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Ebrahimi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (68), pp.39709-39720. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.254-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ra09170j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131121v1</w:t>
+                <w:t xml:space="preserve">hal-03027481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of free radical photopolymerization: Inhibition and termination reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Christmann</w:t>
+                <w:t xml:space="preserve">A new safranin based three-component photoinitiating system for high resolution and low shrinkage printed parts via digital light processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atefeh Nejadebrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.254-264. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (68), pp.39709-39720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.11.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ra09170j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027481v1</w:t>
+                <w:t xml:space="preserve">hal-05131121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of scattering nanoparticles on the curing behavior and conversion gradient of UV-curable turbid systems: two-flux Kubelka-Munk approach</w:t>
               </w:r>
@@ -1735,77 +1735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mohseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Bastani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Moradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115, pp.65-73. </w:t>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,741 +1971,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazine-Based Type-II Photoinitiating System for Free Radical Photopolymerization: Mechanism, Efficiency, and Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Performance Photoinitiating Systems: Application to Holographic Grating Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201600597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.393-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2494/photopolymer.30.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027461v1</w:t>
+                <w:t xml:space="preserve">hal-01578693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-Growth Thiol-Thiol Photopolymerization as Radiation Curing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio de Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (1), pp.117-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.28369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Studies of the Interactions between a Cationic Cyanine Dye and a Synthetic Phyllosilicate: From Photophysics to Hybrid Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triazine-Based Type-II Photoinitiating System for Free Radical Photopolymerization: Mechanism, Efficiency, and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (27), pp.6812-6818. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 218 (18), pp.1600597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langrnuir.7b01330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.201600597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406889v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigation of a Dual Bicyclic Photoinitiating System for Synthesis of Organic–Inorganic Hybrid Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Christmann</w:t>
+                <w:t xml:space="preserve">Spectroscopic Studies of the Interactions between a Cationic Cyanine Dye and a Synthetic Phyllosilicate: From Photophysics to Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suqing Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Moise Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (8), pp.1972-1981. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (27), pp.6812-6818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langrnuir.7b01330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027440v1</w:t>
+                <w:t xml:space="preserve">hal-04406889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Photoinitiating Systems: Application to Holographic Grating Recording</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Investigation of a Dual Bicyclic Photoinitiating System for Synthesis of Organic–Inorganic Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suqing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (4), pp.393-398. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (8), pp.1972-1981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2494/photopolymer.30.393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578693v1</w:t>
+                <w:t xml:space="preserve">hal-03027440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the Key Role of [Ru(bpy)3]2+ in Photocatalyzed RAFT Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (15), pp.2309-2314. </w:t>
@@ -2768,64 +2768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polythiourethane networks catalyzed by photobase generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.81-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,77 +2897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi A Feillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (2), pp.155-160. </w:t>
@@ -3011,1163 +3011,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'holographie, une reconstruction par la lumière grâce à un matériau photostructurable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Pot Three-Step Polymerization System Using Double Click Michael Addition and Radical Photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Renotte</w:t>
+                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Smigielski</w:t>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (12), pp.1327-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578822v1</w:t>
+                <w:t xml:space="preserve">hal-04234067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interaction of triarylmethane dye crystal violet with LAPONITE (R) clay: using mineral nanoparticles to control the dye photophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (26), pp.16677-16681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp02370j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Safranine O three component photoinitiating system for use in holographic recording</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
+                <w:t xml:space="preserve">L'holographie, une reconstruction par la lumière grâce à un matériau photostructurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+                <w:t xml:space="preserve">Yvon Renotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Smigielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.102-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272058v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Three-Step Polymerization System Using Double Click Michael Addition and Radical Photopolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a Safranine O three component photoinitiating system for use in holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (12), pp.1327-1331. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1345-1353), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2014-0606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234067v1</w:t>
+                <w:t xml:space="preserve">hal-01272058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Photoinitiating Systems for Holography Recording: Need for a Full Control of Primary Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Photocyclic initiating system for free radical photopolymerization studied through holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.517-523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360786v1</w:t>
+                <w:t xml:space="preserve">hal-01084439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary ammonium salts of phenylglyoxylic acid as photobase generators for thiol-promoted epoxide photopolymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">High Performance Photoinitiating Systems for Holography Recording: Need for a Full Control of Primary Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Berneth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4PY00927D⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (46), pp.15102-15107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389706v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring 3-component photoinitiating systems for use as efficient photopolymerizable holographic material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Quaternary ammonium salts of phenylglyoxylic acid as photobase generators for thiol-promoted epoxide photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pillin</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Defoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Display Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JDT.2014.2314863⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (22), pp.6577-6583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4PY00927D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020980v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocyclic initiating system for free radical photopolymerization studied through holographic recording</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Tailoring 3-component photoinitiating systems for use as efficient photopolymerizable holographic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Display Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JDT.2014.2314863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084439v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of organic dyes with oxidoreductive compounds to obtain photocyclic radical generator systems exhibiting photocatalytic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano H Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.936 - 947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4195,527 +4195,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketocoumarin/triazine/thiol as new high speed photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">High-Performance Photoinitiating Systems for Free Radical Photopolymerization. Application to Holographic Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Tarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haja Tar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.05.012⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (6), pp.1283-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381027v1</w:t>
+                <w:t xml:space="preserve">hal-04360779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of linked dye-coinitiator in visible three-component photoinitiating systems: Application to red light photopolymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+                <w:t xml:space="preserve">Ketocoumarin/triazine/thiol as new high speed photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haja Tar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (8), pp.2275-2279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.26844⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389711v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Photoinitiating Systems for Free Radical Photopolymerization. Application to Holographic Recording</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Relevance of linked dye-coinitiator in visible three-component photoinitiating systems: Application to red light photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haja Tar</w:t>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (20), pp.4325-4330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/php.12132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squarylium-Triazine Dyad as a Highly Sensitive Photoradical Generator for Red Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (38), pp.12853-12858. </w:t>
@@ -4765,90 +4765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panchromatic Type II Photoinitiator for Free Radical Polymerization Based on Thioxanthone Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haja Tar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duygu Sevinc Esen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nergis Arsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4893,613 +4893,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted oxypolymerization of alkyd resins: Kinetics and mechanisms</w:t>
+                <w:t xml:space="preserve">A simple route to synthesis of branched and cross-linked polymers with clickable moieties by photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guodong Ye</w:t>
+                <w:t xml:space="preserve">Mustafa Ciftci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courtecuisse</w:t>
+                <w:t xml:space="preserve">Muhammet U. Kahveci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Yagci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2011.03.015⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (82), pp.10252-10252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc35607d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383917v1</w:t>
+                <w:t xml:space="preserve">hal-04494972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of termination reactions in free radical photopolymerization of UV powder formulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoassisted oxypolymerization of alkyd resins: Kinetics and mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Maurin</w:t>
+                <w:t xml:space="preserve">Guodong Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.05.019⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (4), pp.366-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2011.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380988v1</w:t>
+                <w:t xml:space="preserve">hal-04383917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanene Salmi</w:t>
+                <w:t xml:space="preserve">Investigation of termination reactions in free radical photopolymerization of UV powder formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2494/photopolymer.25.147⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (8), pp.1475-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389681v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple route to synthesis of branched and cross-linked polymers with clickable moieties by photopolymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammet U. Kahveci</w:t>
+                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Yagci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (82), pp.10252-10252. </w:t>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.147-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc35607d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2494/photopolymer.25.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494972v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond to Subnanosecond Multistep Calcium Photoejection from a Crown Ether-Linked Merocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,51 +5601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphotonic excitation and solvation dynamics effects on the femtosecond transient absorption of O-hexamethoxyhypericin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonvallot D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carré C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garel C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5913,90 +5913,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation and coupling of high-performance photocyclic initiating systems for efficient holographic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Photochemistry (ICP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6021,90 +6021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation and coupling of high-performance photocyclic initiating systems for efficient holographic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2017, Prague, Czech Republic. pp.102330J, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6138,77 +6138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d’informations optiques et photopolymérisation résolue dans l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 17ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Mar 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6233,90 +6233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Photoinitiating Systems for Free Radical Polymerization: Application to Holographic Grating Recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference of Photopolymer Science and Technology (ICPST-34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Photopolymer Science and Technology, Jun 2017, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6335,1089 +6335,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring primary processes for high performance photoinitiating systems usable under visible light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">UV-driven Synthesis of Poly(disulfide) Elastomer Filmsvia Polyfunctional Thiols Air Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Feillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech Europe Conference (2015-10-13, 2015-10-15: Prague, République Tchèque)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EPF (2015-06-21, 2015-06-26: Dresde, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406875v1</w:t>
+                <w:t xml:space="preserve">hal-04494973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring photocyclic initiating systems for free radical photopolymerization of MMA under soft conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Tailoring primary processes for high performance photoinitiating systems usable under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2015 (2015-05-20, 2015-05-21: Oyonnax, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Oyonnax, France</w:t>
+              <w:t xml:space="preserve">RadTech Europe Conference (2015-10-13, 2015-10-15: Prague, République Tchèque)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406874v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-driven Synthesis of Poly(disulfide) Elastomer Filmsvia Polyfunctional Thiols Air Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring photocyclic initiating systems for free radical photopolymerization of MMA under soft conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Feillé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">J. Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF (2015-06-21, 2015-06-26: Dresde, Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Polyray 2015 (2015-05-20, 2015-05-21: Oyonnax, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Oyonnax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494973v1</w:t>
+                <w:t xml:space="preserve">hal-04406874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocyclic Initiating System for Free Radical Photopolymerization Studied Through Holographic Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandar El Fouhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Reactive Intermediates and Unusual Molecules (ISRIUM) 2014 (2014 : Hiroshima, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">31st International Conference of Photopolymer Science and Technology (ICPST-31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chiba, Japan. pp.517-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389698v1</w:t>
+                <w:t xml:space="preserve">hal-01084475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing the efficiency of free radical photoinitiating systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beijing University of Chemical Technology (2014-06-10: Pékin, Chine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Pékin, China</w:t>
+              <w:t xml:space="preserve">RadTech North America (2014-05-12 au 2014-05-14: Chicago, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360793v1</w:t>
+                <w:t xml:space="preserve">hal-04389683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squarylium-triazine dyad as highly sensitive photoradical generator for red light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Conference on Photochemistry (2014-02-09 au 2014-02-13: Bad Hofgastein, Autriche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Reactive Intermediates and Unusual Molecules (ISRIUM) 2014 (2014 : Hiroshima, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398931v1</w:t>
+                <w:t xml:space="preserve">hal-04389698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance photoinitiating systems for free radical photopolymerization: applications to holographic recording</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governing the efficiency of free radical photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Photopolymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Beijing University of Chemical Technology (2014-06-10: Pékin, Chine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151885v1</w:t>
+                <w:t xml:space="preserve">hal-04360793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocyclic Initiating System for Free Radical Photopolymerization Studied Through Holographic Recording</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Squarylium-triazine dyad as highly sensitive photoradical generator for red light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference of Photopolymer Science and Technology (ICPST-31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chiba, Japan. pp.517-523</w:t>
+              <w:t xml:space="preserve">Central European Conference on Photochemistry (2014-02-09 au 2014-02-13: Bad Hofgastein, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084475v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-performance photoinitiating systems for free radical photopolymerization: applications to holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech North America (2014-05-12 au 2014-05-14: Chicago, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">European Symposium on Photopolymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389683v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of a photocyclic initiating system for use as efficient photopolymerizable holographic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUPAC International Conference on Physical Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUPAC, Aug 2014, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7442,103 +7442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocyclic radical generator for efficient light conversion into chemical energy: a mechanistic and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Conference on Photochemistry (2014-02-09 au 2014-02-13: Bad Hofgastein, Autriche)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7557,2324 +7557,2324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a photocyclic initiating system for visible light using of holographic recording and RT-FTIR experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+                <w:t xml:space="preserve">Développement de photogénérateurs de bases de haute performance et application à la polymérisation de résines multifonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383933v1</w:t>
+                <w:t xml:space="preserve">hal-04354731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Series of Photobase Generators For Polymerization Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ incorporation of crystal violet in an organic-inorganic hybrid having a saponite like structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Miesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photopolymerization Fundamentals 2013 (2013-09-22 au 2013-09-25: Jackson Hole, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Jackson Hole, United States</w:t>
+              <w:t xml:space="preserve">XV International Clay Conference (2013-07-04 au 2013-07-11: Rio de Janeiro, Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381036v1</w:t>
+                <w:t xml:space="preserve">hal-04360790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked dye Dyads as efficient converters of red light into chemical energy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">Optimization of a photocyclic initiating system for visible light using of holographic recording and RT-FTIR experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ley</w:t>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Photochemistry (ICP 2013) (2013-07-21 au 2013-07-26: Louvain, Belgique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381024v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New linked dye-coinitiator molecules for highly efficient red photoinitiating systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Novel Series of Photobase Generators For Polymerization Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">Photopolymerization Fundamentals 2013 (2013-09-22 au 2013-09-25: Jackson Hole, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Jackson Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381033v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinitiating systems for use with LEDs and laser diodes in the visible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New linked dye-coinitiator molecules for highly efficient red photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383935v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymers : from primary photochemical processes to holographic recording</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linked dye Dyads as efficient converters of red light into chemical energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for a Better Life (2013-11-04 au 2013-11-05: Leverkusen, Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Leverkusen, Germany</w:t>
+              <w:t xml:space="preserve">26th International Conference on Photochemistry (ICP 2013) (2013-07-21 au 2013-07-26: Louvain, Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389689v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinitiating systems for use with LEDs and laser diodes in the visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389696v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymérisation de résines multifonctionnelles via l’utilisation de nouveaux photogénérateurs de bases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">Photopolymers : from primary photochemical processes to holographic recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2013 (2013-04-11 au 2013-04-12: Rouen, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t>
+              <w:t xml:space="preserve">Science for a Better Life (2013-11-04 au 2013-11-05: Leverkusen, Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Leverkusen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389704v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de photogénérateurs de bases de haute performance et application à la polymérisation de résines multifonctionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Photopolymerization using photolatent amine catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RadTech Europe Conference 2013 (2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354731v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ incorporation of crystal violet in an organic-inorganic hybrid having a saponite like structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Renault</w:t>
+                <w:t xml:space="preserve">Polymérisation de résines multifonctionnelles via l’utilisation de nouveaux photogénérateurs de bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Clay Conference (2013-07-04 au 2013-07-11: Rio de Janeiro, Brésil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Polyray 2013 (2013-04-11 au 2013-04-12: Rouen, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360790v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketocoumarin / Thiols / Triazine as new highly efficient photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CECP (2012-02-05 au 2012-02-09: Bad Hofgastein, Autriche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381009v1</w:t>
+                <w:t xml:space="preserve">hal-04360741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-component photoinitiating system for visible light radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Azime Ak</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference of Photopolymer Science and Technology (2012-06-26 au 2012-06-29: Chiba, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Annual meeting on photochemistry (2012-09-12 au 2012-09-14: Yokohama, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389697v1</w:t>
+                <w:t xml:space="preserve">hal-04406911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-component photoinitiating system for visible light radical polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+                <w:t xml:space="preserve">Ketocoumarin / Thiols / Triazine as new highly efficient photoinitiating system for free radical polymerization under visible light in aerated media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haja Tar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting on photochemistry (2012-09-12 au 2012-09-14: Yokohama, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Congrès CECP (2012-02-05 au 2012-02-09: Bad Hofgastein, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406911v1</w:t>
+                <w:t xml:space="preserve">hal-04381009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic concept of overcoming oxygen inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Kawamura</w:t>
+                <w:t xml:space="preserve">Photopolymerization using Photolatent Amine Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Barnet</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
+              <w:t xml:space="preserve">29th International Conference of Photopolymer Science and Technology (2012-06-26 au 2012-06-29: Chiba, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360728v1</w:t>
+                <w:t xml:space="preserve">hal-04389697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Basic concept of overcoming oxygen inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Symposium of Photopolymer Science (ESPS II) (2012-09-04 au 2012-09-07: Turin, Italie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354749v1</w:t>
+                <w:t xml:space="preserve">hal-04360728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nihon denshi seiki Co.Ltd (2012-09-19: Nara, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nara, Japan</w:t>
+              <w:t xml:space="preserve">2nd European Symposium of Photopolymer Science (ESPS II) (2012-09-04 au 2012-09-07: Turin, Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360749v1</w:t>
+                <w:t xml:space="preserve">hal-04354749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nihon denshi seiki Co.Ltd (2012-09-19: Nara, Japon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354751v1</w:t>
+                <w:t xml:space="preserve">hal-04360749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitsubishi chemical Co.Ltd (2012-09-21: Yokohama, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Nihon denshi seiki Co.Ltd (2012-09-19: Nara, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354750v1</w:t>
+                <w:t xml:space="preserve">hal-04354751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
+              <w:t xml:space="preserve">Mitsubishi chemical Co.Ltd (2012-09-21: Yokohama, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354742v1</w:t>
+                <w:t xml:space="preserve">hal-04354750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Promoted Cationic Polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Dye-linked photoinitiators for visible light radical photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fujifilm Co.Ltd (2012-09-18: Shizuoka, Japon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360741v1</w:t>
+                <w:t xml:space="preserve">hal-04354742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible light photoinitiating systems using borate salts as coinitiators applied to laser imaging area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9948,103 +9948,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better comprehension of the photochemical mechanism of Light-induced synthesis of organic-inorganic hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECP (2016-02-14, 2016-02-18:Bad Hofgastein, Autriche)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bad Hofgastein, Austria. 2016</w:t>
@@ -10067,312 +10067,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the photophysics and photochemistry of an efficient organic photosensitizer: astrazon orange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and control of primary process in radical photogenerators: toward a photocatalytic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV IUPAC Symposium on Photochemistry (2015-07-13, 2015-07-18: Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494974v1</w:t>
+                <w:t xml:space="preserve">hal-04381032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and control of primary process in radical photogenerators: toward a photocatalytic behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the photophysics and photochemistry of an efficient organic photosensitizer: astrazon orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV IUPAC Symposium on Photochemistry (2015-07-13, 2015-07-18: Bordeaux, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381032v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panchromatic type II photoinitiator based on thioxanthone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haja Tar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duygu Sevinc Esen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10427,103 +10427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced crosslinking of epoxide/thiol system catalyzed by superbase generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azime Ak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Symposium of Photopolymer Science (ESPS II) (2012-09-04 au 2012-09-07: Turin, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Turin, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,90 +10580,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of High Performance Photoinitiating Systems for Holographic Grating Recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Izabela Naydenova, Dimana Nazarova and Tsvetanka Babeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holographic Materials and Optical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10727,77 +10727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerization, Free Radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Polymer Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Wiley, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10921,51 +10921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46386AD6"/>
+    <w:nsid w:val="4401302C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11152,51 +11152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7052-4692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073992v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Niederst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Takahashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.116255" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01046A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;lle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Holzheimer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siedel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214784" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Pitzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00384H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03153D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Nejadebrahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ebrahimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09170j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohseni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Bastani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Moradian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langrnuir.7b01330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.30.393" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.03.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMWFNQ9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Renotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smigielski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02370j" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar El Fouhaili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0606" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Retailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00675" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kawamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Berneth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N9SX24S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azime Ak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00927D" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2014.2314863" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Tar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV9H2V0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26844" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFPNFPXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Stefano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tarzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12132" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Salmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300622" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXGG06SG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sevinc Esen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Aydin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nergis Arsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302641d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Ye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtecuisse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2011.03.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF098FWV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.05.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQCLFDJ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.25.147" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet U. Kahveci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35607d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800612" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S3XNKG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJC5S83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05135525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belin C." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonvallot D." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel C." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:199556066" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264967" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feill&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084475v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389696v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miesch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389697v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354742v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360741v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Di Stefano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remongin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-ley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7052-4692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01046A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Niederst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Takahashi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.116255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;lle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Holzheimer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siedel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214784" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Pitzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00384H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03153D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Nejadebrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Ebrahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09170j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohseni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Bastani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Moradian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.11.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feill&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rigolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.04.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.30.393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Feill&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Fina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Miranda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langrnuir.7b01330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.03.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMWFNQ9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi A Feill&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-879H70GN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Retailleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00675" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02370j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Renotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smigielski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar El Fouhaili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2014-0606" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kawamura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Berneth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N9SX24S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azime Ak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Defoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00927D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2014.2314863" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Stefano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tarzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Tar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.05.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZV9H2V0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26844" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFPNFPXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Salmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300622" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXGG06SG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sevinc Esen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Aydin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nergis Arsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302641d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet U. Kahveci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35607d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Ye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtecuisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2011.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF098FWV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maurin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.05.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQCLFDJ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.25.147" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800612" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S3XNKG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJC5S83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05135525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belin C." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonvallot D." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel C." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:199556066" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264967" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feill&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360793v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Miesch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383933v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406911v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354750v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354742v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381032v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Di Stefano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remongin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>