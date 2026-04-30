--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of viscoelastic thin plates and slender beams, a unifying approach</w:t>
+                <w:t xml:space="preserve">Asymptotic modeling of non-linear viscopiezoelectric Kelvin-Voigt type plates via Trotter theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carpathian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (2), pp.555-567</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764867v1</w:t>
+                <w:t xml:space="preserve">hal-04995028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of non-linear viscopiezoelectric Kelvin-Voigt type plates via Trotter theory</w:t>
+                <w:t xml:space="preserve">Asymptotic modeling of viscoelastic thin plates and slender beams, a unifying approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352 (G1), pp.201-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995028v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling of the transient response of nonlinear Kelvin-Voigt viscoelastic thin plates with Norton or Tresca friction by Trotter theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -442,313 +442,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of the transient response of a thermoelastic assembly involving a thin layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transient response of a thin linearly elastic plate with Norton or Tresca friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iosifescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.101⟩</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (4), pp.555 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/asy-211717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011360v2</w:t>
+                <w:t xml:space="preserve">hal-04884778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of plates in static and dynamic strain gradient elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic analysis of the transient response of a thermoelastic assembly involving a thin layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 350 (G2), pp.325-342. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 350, pp.27-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03763389v1</w:t>
+                <w:t xml:space="preserve">hal-03011360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient response of a thin linearly elastic plate with Norton or Tresca friction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of plates in static and dynamic strain gradient elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (4), pp.555 - 570. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G2), pp.325-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/asy-211717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884778v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Two Linearly Elastic Bodies Connected by a Heavy Thin Soft Viscoelastic Layer</w:t>
               </w:r>
@@ -760,51 +760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccarda Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -845,369 +845,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical justification of the apparition of the electromagnetic coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic model of linearly visco-elastic Kelvin–Voigt type plates via Trotter theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Difference Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (1), pp.185. </w:t>
+              <w:t xml:space="preserve">, 2019, 2019, pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13662-019-2126-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13662-019-2104-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137074v1</w:t>
+                <w:t xml:space="preserve">hal-02318639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of a thin linearly elastic plate equipped with a periodic distribution of stiffeners</w:t>
+                <w:t xml:space="preserve">Mathematical justification of the apparition of the electromagnetic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 347 (8), pp.555-560. </w:t>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13662-019-2126-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315121v1</w:t>
+                <w:t xml:space="preserve">hal-02137074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic model of linearly visco-elastic Kelvin–Voigt type plates via Trotter theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic analysis of a thin linearly elastic plate equipped with a periodic distribution of stiffeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Licht</w:t>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.186. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 347 (8), pp.555-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13662-019-2104-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318639v1</w:t>
+                <w:t xml:space="preserve">hal-02315121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of semi-groups in the sense of Trotter and asymptotic mathematical modeling in physics of continuous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (6), pp.1709-1741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1241,64 +1241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic Reissner–Mindlin plate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 346 (6), pp.432 - 438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1332,90 +1332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and quasi-electromagnetostatic evolution of a thermoelectromagnetoelastic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panumart Sawangtong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 345 (5), pp.344 - 352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1449,90 +1449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous linearly piezoelectric patches bonded on a linearly elastic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patcharakorn Rojchanasuwakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 345 (3), pp.184-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1560,655 +1560,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic model for a thin, soft and imperfectly bonded elastic joint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pongpol Juntharee</w:t>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (5), pp.981-997. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.3535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064947v1</w:t>
+                <w:t xml:space="preserve">hal-01282112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin hybrid linearly piezoelectric junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An asymptotic model for a thin, soft and imperfectly bonded elastic joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongpol Juntharee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.981-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.3535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279242v1</w:t>
+                <w:t xml:space="preserve">hal-02064947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient response of elastic bodies connected by a thin stiff viscoelastic layer with evanescent mass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin hybrid linearly piezoelectric junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 344 (10), pp. 736-743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 344 (3), pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368829v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Transient response of elastic bodies connected by a thin stiff viscoelastic layer with evanescent mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+                <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (10), pp. 736-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282112v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient response of thermoelastic bodies linked by a thin layer of low stiffness and high thermal resistivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical Modelings of Some Smart Materials and Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 343 (1), pp.18-26. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 749, pp.13-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.749.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232839v1</w:t>
+                <w:t xml:space="preserve">hal-01367475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin linearly piezoelectric junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 343 (4), pp.282-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2236,356 +2223,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modelings of Some Smart Materials and Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transient response of thermoelastic bodies linked by a thin layer of low stiffness and high thermal resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 749, pp.13-16. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (1), pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.749.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367475v1</w:t>
+                <w:t xml:space="preserve">hal-01232839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding a linearly piezoelectric patch on a linearly elastic body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface effects on the effective behavior of some Kelvin–Voigt viscoelastic heterogeneous bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 342 (4), pp.234-239. </w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3-4), pp.249-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ASY-141247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233081v1</w:t>
+                <w:t xml:space="preserve">hal-01778528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface effects on the effective behavior of some Kelvin–Voigt viscoelastic heterogeneous bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonding a linearly piezoelectric patch on a linearly elastic body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (3-4), pp.249-265. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (4), pp.234-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ASY-141247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778528v1</w:t>
+                <w:t xml:space="preserve">hal-01233081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin linearly viscoelastic Kelvin–Voigt plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341 (9-10), pp.697 - 700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2632,64 +2632,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Capacitary Problems for a General Distribution of Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellieud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.voir DOI. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2723,64 +2723,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of elastic bodies connected by a thin soft inelastic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 337, pp.166-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2814,90 +2814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of elastic bodies connected by a thin soft viscoelastic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 99 (6), pp.685-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2931,64 +2931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling of thin linearly quasicrystalline plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341, pp.793-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3016,278 +3016,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixing effect induced by sources concentrated in a soft junction and the gradient concentration phenomenon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Modeling of piezoelectric plates with electric field gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ASY-2012-1102⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340, pp.405-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727192v1</w:t>
+                <w:t xml:space="preserve">hal-00742878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Modeling of piezoelectric plates with electric field gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A mixing effect induced by sources concentrated in a soft junction and the gradient concentration phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bessoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongpol Juntharee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 340, pp.405-410. </w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.303-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ASY-2012-1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742878v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Homogenization Method using the Trigonometric Interpolation and the Fast Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Hwe Kweon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3328,848 +3328,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some New Mathematical Modelings of Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plates made of piezoelectric materials: When are they really piezoelectric?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> East-West Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2010.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742897v1</w:t>
+                <w:t xml:space="preserve">hal-00683005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plates made of piezoelectric materials: When are they really piezoelectric?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some New Mathematical Modelings of Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> East-West Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.23-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2010.05.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00683005v1</w:t>
+                <w:t xml:space="preserve">hal-00742897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of thin piezoelectric plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of piezomagnetoelectric thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (2-4), pp.87-98. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (6), pp.928-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12356-010-0013-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742903v1</w:t>
+                <w:t xml:space="preserve">hal-00682985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of piezomagnetoelectric thin plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymptotic modeling of thin piezoelectric plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (6), pp.928-937. </w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2-4), pp.87-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12356-010-0013-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682985v1</w:t>
+                <w:t xml:space="preserve">hal-00742903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Boundary Conditions in Kirchhoff-Love Plate Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On some linearized problems of shallow water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Thu Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Phong Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3-4), pp.275-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574670v1</w:t>
+                <w:t xml:space="preserve">hal-00574667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelings of smart materials and structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Boundary Conditions in Kirchhoff-Love Plate Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iosifescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> East-West Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96, pp.57-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-009-9198-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744173v1</w:t>
+                <w:t xml:space="preserve">hal-00574670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model for a pseudo-plastic welding joint</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelings of smart materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> East-West Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (1), pp.23-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574669v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some linearized problems of shallow water flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A mathematical model for a pseudo-plastic welding joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iosifescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongpol Juntharee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quoc Phong Vu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.243-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219530509001372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574667v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some numerical simulations of large deformations of heterogeneous hyperelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.739-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4215,64 +4215,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling of linearly piezoelectric slender rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 336, pp.572-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4318,64 +4318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of thin multiphysical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (50), pp.483-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4403,840 +4403,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of assemblies of thin linearly elastic plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A mathematical modeling of a fluid-structure interaction taking into account gravity and surface tension effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> East-West Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Special issues, pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574919v1</w:t>
+                <w:t xml:space="preserve">hal-00574920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of elastic adhesive bonded joints through oscillation-concentration measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling of linearly electromagneto-elastic thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2007.01.008⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 335, pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514563v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical modeling of a fluid-structure interaction taking into account gravity and surface tension effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic modeling of assemblies of thin linearly elastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> East-West Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 335, pp.775-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574920v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of linearly electromagneto-elastic thin plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A model of elastic adhesive bonded joints through oscillation-concentration measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Michaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 335, pp.201-206. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87, pp.343-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2007.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575013v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlocal energy functional in pseudo-plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Small vibrations of a linearly elastic body surrounded by heavy, incompressible, non-Newtonian fluids with free surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tt Ha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333, pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574990v1</w:t>
+                <w:t xml:space="preserve">hal-00574991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical derivation of sensor and actuator plates models in linear piezoelectricity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A nonlocal energy functional in pseudo-plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.313-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00574992v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nonlinear membrane model: A young measure and varifold formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical derivation of sensor and actuator plates models in linear piezoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 11, pp.449-472. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126, pp.127-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv:2005014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005126026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574989v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small vibrations of a linearly elastic body surrounded by heavy, incompressible, non-Newtonian fluids with free surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The nonlinear membrane model: A young measure and varifold formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Lamine Leghmizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tt Ha</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.09.011⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.449-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2005014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00574991v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse dynamique asymptotique de plaques minces linéairement piézoélectriques dans l'approximation quasi-électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 332 (7), pp.519-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5282,64 +5282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse asymptotique de plaques minces linéairement piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 335, pp.309-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5399,51 +5399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5528,51 +5528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Löbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5632,51 +5632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization in thermoelasticity : application to composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1623-C7-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5716,234 +5716,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOME REMARKS ON THE MODELLING OF THE THERMOMECHANICAL BEHAVIOUR OF SHAPE MEMORY ALLOYS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remarks on a numerical method for unilateral contact including friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lexcellent</w:t>
+                <w:t xml:space="preserve">Elaine Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Licht</w:t>
+                <w:t xml:space="preserve">Michel Raous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 01 (C4), pp.C4-35-C4-39. </w:t>
+              <w:t xml:space="preserve">International Series of Numerical Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Unilateral Problems in Structural Analysis IV. Proceedings of the fourth meeting on Unilateral Problems in Structural Analysis, Capri, June 14–16, 1989, 101, pp.129-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1991404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-0348-7303-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00250549v1</w:t>
+                <w:t xml:space="preserve">hal-03308316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on a numerical method for unilateral contact including friction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOME REMARKS ON THE MODELLING OF THE THERMOMECHANICAL BEHAVIOUR OF SHAPE MEMORY ALLOYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Raous</w:t>
+                <w:t xml:space="preserve">C. Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Series of Numerical Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-0348-7303-1_10⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 01 (C4), pp.C4-35-C4-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1991404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03308316v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00250549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5961,64 +5961,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying analysis of viscoelastic thin plates and slender beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6043,64 +6043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical justification of the Reissner-Mindlin plate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second European-Latin-American Conference of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6125,77 +6125,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Linearly Kelvin-Voigt Type Plates Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMA-MU 2018: International Conference in Mathematics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6220,64 +6220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Mathematical Modeling in Physics by Trotter Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMA-MU 2018: International Conference in Mathematics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6302,77 +6302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Justification of the Apparition of the Electromagnetic Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMA-MU 2018: International Conference in Mathematics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6391,346 +6391,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Kelvin-Voigt Viscoelastic Plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical Modeling of Thin Linearly Quasicrystalline Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European-Latin-American Conference of Theoretical and Applied Mechanics (ELACTAM-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve"> XXIV ICTAM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068695v1</w:t>
+                <w:t xml:space="preserve">hal-01367485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Asymptotic Models for the Dynamics of Two Elastic Bodies Connected by a Very Thin Elastic Layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thin Kelvin-Voigt Viscoelastic Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMA-MU 2016: International Conference in Mathematics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">European-Latin-American Conference of Theoretical and Applied Mechanics (ELACTAM-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068719v1</w:t>
+                <w:t xml:space="preserve">hal-02068695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Asymptotic Models for the Dynamics of Two Elastic Bodies Connected by a Very Thin Elastic Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Lagrangianum 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICMA-MU 2016: International Conference in Mathematics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068703v1</w:t>
+                <w:t xml:space="preserve">hal-02068719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of Thin Linearly Quasicrystalline Plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Various Asymptotic Models for the Dynamics of Two Elastic Bodies Connected by a Very Thin Elastic Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XXIV ICTAM </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloquium Lagrangianum 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367485v1</w:t>
+                <w:t xml:space="preserve">hal-02068703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modelling of thin linearly piezoelectric plates taking into account transient electro-magnetic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International colloquium of mechanics « Multi-physics modeling of solids »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6755,90 +6755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding a linearly piezoelectric patch on a linearly elastic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patcharakorn Viryasrisuwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th East Asia of SIAM Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6863,51 +6863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves in Elastic Bodies Connected by a Thin and Soft Elastic Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mathematics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,51 +6932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some problems of sediment transport in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Tran Thu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7014,64 +7014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of thin piezoelectric plates with electric field gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Asian Conference on Mechanics of Functional Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, India. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7096,77 +7096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves in an elastic body bonded by a tin layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th conference of the GDR Wave propagation in complex media for quantitative and non destructive evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7191,51 +7191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of elastic bodies bonded by a thin layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Thaï Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7273,64 +7273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified 2-dimensional model for some elastic masonries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttawat Sontichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7355,51 +7355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some New Mathematical Modelings of Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Mathematics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7424,51 +7424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Assemblies of linearly elastic bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7493,51 +7493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Assemblies of linearly elastic bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas de Mecanica Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7562,77 +7562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of elastic bodies bonded by a thin visco-elastic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th conference of the GDR Research on Ultrasound Propagation for NDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7657,77 +7657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remark on the Homogenization of a Micro-fibered Linearly Elastic Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttawat Sontichai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amnuay Kananthai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7759,778 +7759,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modelings of Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence and Uniqueness of Blow-up Solutions for a Parabolic Problem with a Localized Nonlinear Term via Semi-group Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panumart Sawangtong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boriboon Novaprateep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Meeting in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Thailand</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Thailand. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742917v1</w:t>
+                <w:t xml:space="preserve">hal-00747045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and Uniqueness of Blow-up Solutions for a Parabolic Problem with a Localized Nonlinear Term via Semi-group Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical Modelings of Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Thailand. pp.139-152</w:t>
+              <w:t xml:space="preserve">16th Annual Meeting in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747045v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical modeling of not perfectly adhesive bonded joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle modélisation du comportement d'un joint collé élastique prenant en compte les oscillations et concentrations de gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Lagrangianum 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Maratea, Italy</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574665v1</w:t>
+                <w:t xml:space="preserve">hal-01422156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of Fiber Reinforced Structures by Homogenization</w:t>
+                <w:t xml:space="preserve">A mathematical modeling of not perfectly adhesive bonded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amnuay Kananthai</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongpol Juntharee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Meeting in Mathematics 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Thailand. pp.103-115</w:t>
+              <w:t xml:space="preserve">Colloquium Lagrangianum 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Maratea, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746943v1</w:t>
+                <w:t xml:space="preserve">hal-00574665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Mathematical Models of Junctions</w:t>
+                <w:t xml:space="preserve">Mathematical Modeling of Fiber Reinforced Structures by Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttawat Sontichai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amnuay Kananthai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congreso Colombiano de Matematicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Colombia</w:t>
+              <w:t xml:space="preserve">13th Annual Meeting in Mathematics 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Thailand. pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742914v1</w:t>
+                <w:t xml:space="preserve">hal-00746943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two linearized problems of shallow water flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some Mathematical Models of Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quoc Phong Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Hydrodynamics of Multiphase Flows and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vietnam. pp.117-120</w:t>
+              <w:t xml:space="preserve">XVII Congreso Colombiano de Matematicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744110v1</w:t>
+                <w:t xml:space="preserve">hal-00742914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modelings of Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two linearized problems of shallow water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Thu Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Phong Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Annual Congress New Researchers Meeting Thai Research Fund Distinguished and Senior Researcher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Thailand</w:t>
+              <w:t xml:space="preserve">Thermal Hydrodynamics of Multiphase Flows and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vietnam. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742916v1</w:t>
+                <w:t xml:space="preserve">hal-00744110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle modélisation du comportement d'un joint collé élastique prenant en compte les oscillations et concentrations de gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical Modelings of Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">IX Annual Congress New Researchers Meeting Thai Research Fund Distinguished and Senior Researcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422156v1</w:t>
+                <w:t xml:space="preserve">hal-00742916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of linearly piezoelectric slender rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adelaïde, Australia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8549,713 +8549,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of piezoelectric thin plates and slender beams through functional analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelings of smart materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanoe Koonprasert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The twelfth Annual Meeting in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chonburi, Thailand. 10p</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Thailand. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574728v1</w:t>
+                <w:t xml:space="preserve">hal-00744182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of adhesive bonded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire à l'Université Mahidol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear model of thin films made of martensitic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling of piezoelectric thin plates and slender beams through functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doungporn Vrisysrisuwattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Michaille</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanoe Koonprasert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Nonlinear Mechanics (ICNM-V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Shanghai, China. pp.195-198</w:t>
+              <w:t xml:space="preserve">The twelfth Annual Meeting in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chonburi, Thailand. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574696v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelings of smart materials and structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A nonlinear model of thin films made of martensitic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Lamine Leghmizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Thailand. 15p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Nonlinear Mechanics (ICNM-V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Shanghai, China. pp.195-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744182v1</w:t>
+                <w:t xml:space="preserve">hal-00574696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of thin linearly piezoelectric plates taking into account dynamical electro-magnetic effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maximal-monotone operators and modeling of some fluid-structure interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on mathematical analysis and its applications ICMAA 2006</w:t>
+              <w:t xml:space="preserve">Séminaire à l'Université Mahidol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574979v1</w:t>
+                <w:t xml:space="preserve">hal-00574981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design and relaxed control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic modeling of thin linearly piezoelectric plates taking into account dynamical electro-magnetic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop on new directions in financial modeling and control theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nakhon Ratchasima, Thailand</w:t>
+              <w:t xml:space="preserve">International Conference on mathematical analysis and its applications ICMAA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574949v1</w:t>
+                <w:t xml:space="preserve">hal-00574979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modelling of elastic adhesive bonded joints by oscillation-concentration measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal design and relaxed control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Analysis &amp; Engineering Mechanics Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ho Chi Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">Worshop on new directions in financial modeling and control theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nakhon Ratchasima, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514578v1</w:t>
+                <w:t xml:space="preserve">hal-00574949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal-monotone operators and modeling of some fluid-structure interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new modelling of elastic adhesive bonded joints by oscillation-concentration measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'Université Mahidol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Analysis &amp; Engineering Mechanics Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574981v1</w:t>
+                <w:t xml:space="preserve">hal-00514578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various modelings of fluid-structure interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Mathematical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9274,359 +9274,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of thin linearly piezoelectric plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogénéisation de fonctionnelles non convexes Application numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Asian Symposium on applied electromagnetics and mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574997v1</w:t>
+                <w:t xml:space="preserve">hal-01813067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages souples de plaques minces linéairement élastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the modelling of thin linearly piezoelectric plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au Laboratoire de Mécanique et d'Acoustique du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 5th Asian Symposium on applied electromagnetics and mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575001v1</w:t>
+                <w:t xml:space="preserve">hal-00574997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a fluid-structure interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assemblages souples de plaques minces linéairement élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of Tai Mathematicians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Phitsanuloke, Thailand</w:t>
+              <w:t xml:space="preserve">Séminaire au Laboratoire de Mécanique et d'Acoustique du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574995v1</w:t>
+                <w:t xml:space="preserve">hal-00575001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation de fonctionnelles non convexes Application numérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of a fluid-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of Tai Mathematicians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Phitsanuloke, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813067v1</w:t>
+                <w:t xml:space="preserve">hal-00574995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical modeling of a fluid-structure interaction taking into account gravity and surface tension effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Mathematics and Applications, ICMA-MU 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9651,64 +9651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of piezoelectric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9746,64 +9746,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu cellulaire et homogénéisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9841,64 +9841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation et maçonneries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium Lagrangianum 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,51 +9962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ronel-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10072,64 +10072,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze Ans Après...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frémond Michel; Maceri Franco; Vairo Giuseppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models, Simulation, and Experimental Issues in Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.41-60, 2017, 978-3-319-48884-4. </w:t>
@@ -10167,51 +10167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of elastic bodies connected by a thin adhesive layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10300,51 +10300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of phase change front in monocrystalline SMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10403,51 +10403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Energy in some Phenomenological Modelings of Phase Transitions in Crystalline Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 225-232, Springer, 2004, 978-3-540-41836-8. </w:t>
@@ -10536,51 +10536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10658,51 +10658,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of elastic bodies connected by a thin adhesive layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10778,90 +10778,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling of the transient response of thin viscoelastic of non linear Kelvin-Voigt type plates with Norton or Tresca friction via Trotter theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11048,51 +11048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotsawat Terapabkajornded" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2023.0013-23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011360v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iosifescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/asy-211717" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccarda Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09776-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2126-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2104-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01787527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panumart Sawangtong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Rojchanasuwakul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpol Juntharee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viriyasrisuwattana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.07.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.01.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.13" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-141247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.10.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2012-1102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Trung Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwe Kweon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/33/4/255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.05.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0013-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-009-9198-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HSK4R5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530509001372" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thu Ha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Phong Vu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0229-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2QSB0R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P1C929B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.47-50.483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJBJZ5TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFBFK0W5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.03.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2TXC2J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZTJMMM4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Ha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08V08F80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6DJRX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02457-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lobel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(97)00052-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1767DE627D91F19A7BAF9131BA693A68576A8C5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#246;bel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937254" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC9B3BFB0DB11AC8B136D893E9B78A0750C4493/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991404" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pratt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-7303-1_10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M76QMV6L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068724v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viryasrisuwattana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran Thu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttawat Sontichai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnuay Kananthai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747045v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriboon Novaprateep" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742916v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422156v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doungporn Vrisysrisuwattana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoe Koonprasert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574997v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574995v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367515v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.75.65" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-08MF7W2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_22" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV72M2HR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342797v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_18" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/517A77A93ADEB645E46C1C0AC6172E2D8BBCABA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763437v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotsawat Terapabkajornded" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2023.0013-23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iosifescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/asy-211717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011360v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccarda Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09776-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2104-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2126-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01787527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panumart Sawangtong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Rojchanasuwakul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpol Juntharee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viriyasrisuwattana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.01.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-141247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.10.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2012-1102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Trung Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwe Kweon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/33/4/255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.05.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0013-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thu Ha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Phong Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-009-9198-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HSK4R5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530509001372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0229-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2QSB0R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P1C929B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.47-50.483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575013v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.03.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2TXC2J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJBJZ5TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michaille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFBFK0W5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Ha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08V08F80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZTJMMM4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6DJRX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02457-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lobel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(97)00052-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1767DE627D91F19A7BAF9131BA693A68576A8C5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#246;bel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937254" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC9B3BFB0DB11AC8B136D893E9B78A0750C4493/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pratt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-7303-1_10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M76QMV6L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991404" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068724v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viryasrisuwattana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran Thu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttawat Sontichai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnuay Kananthai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriboon Novaprateep" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422156v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doungporn Vrisysrisuwattana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoe Koonprasert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574981v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367515v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.75.65" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-08MF7W2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_22" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV72M2HR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342797v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_18" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/517A77A93ADEB645E46C1C0AC6172E2D8BBCABA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763437v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>