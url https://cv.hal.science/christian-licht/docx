--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -845,326 +845,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic model of linearly visco-elastic Kelvin–Voigt type plates via Trotter theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical justification of the apparition of the electromagnetic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Difference Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019, pp.186. </w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13662-019-2104-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13662-019-2126-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318639v1</w:t>
+                <w:t xml:space="preserve">hal-02137074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical justification of the apparition of the electromagnetic coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic analysis of a thin linearly elastic plate equipped with a periodic distribution of stiffeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (1), pp.185. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 347 (8), pp.555-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13662-019-2126-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137074v1</w:t>
+                <w:t xml:space="preserve">hal-02315121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of a thin linearly elastic plate equipped with a periodic distribution of stiffeners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic model of linearly visco-elastic Kelvin–Voigt type plates via Trotter theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 347 (8), pp.555-560. </w:t>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13662-019-2104-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315121v1</w:t>
+                <w:t xml:space="preserve">hal-02318639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of semi-groups in the sense of Trotter and asymptotic mathematical modeling in physics of continuous media</w:t>
               </w:r>
@@ -2106,248 +2106,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin linearly piezoelectric junctions</w:t>
+                <w:t xml:space="preserve">Transient response of thermoelastic bodies linked by a thin layer of low stiffness and high thermal resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 343 (4), pp.282-288. </w:t>
+              <w:t xml:space="preserve">, 2015, 343 (1), pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232788v1</w:t>
+                <w:t xml:space="preserve">hal-01232839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient response of thermoelastic bodies linked by a thin layer of low stiffness and high thermal resistivity</w:t>
+                <w:t xml:space="preserve">Thin linearly piezoelectric junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 343 (1), pp.18-26. </w:t>
+              <w:t xml:space="preserve">, 2015, 343 (4), pp.282-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232839v1</w:t>
+                <w:t xml:space="preserve">hal-01232788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface effects on the effective behavior of some Kelvin–Voigt viscoelastic heterogeneous bodies</w:t>
               </w:r>
@@ -2535,508 +2535,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin linearly viscoelastic Kelvin–Voigt plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Capacitary Problems for a General Distribution of Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellieud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.voir DOI. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abt002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778539v1</w:t>
+                <w:t xml:space="preserve">hal-00801985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Capacitary Problems for a General Distribution of Fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of elastic bodies connected by a thin soft inelastic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.voir DOI. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 337, pp.166-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/amrx/abt002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801985v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of elastic bodies connected by a thin soft inelastic layer</w:t>
+                <w:t xml:space="preserve">Dynamics of elastic bodies connected by a thin soft viscoelastic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (6), pp.685-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799630v1</w:t>
+                <w:t xml:space="preserve">hal-00799595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of elastic bodies connected by a thin soft viscoelastic layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic modeling of thin linearly quasicrystalline plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 99 (6), pp.685-703. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341, pp.793-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799595v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of thin linearly quasicrystalline plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin linearly viscoelastic Kelvin–Voigt plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341, pp.793-798. </w:t>
+              <w:t xml:space="preserve">, 2013, 341 (9-10), pp.697 - 700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232600v1</w:t>
+                <w:t xml:space="preserve">hal-01778539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Modeling of piezoelectric plates with electric field gradient</w:t>
               </w:r>
@@ -6119,122 +6119,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Linearly Kelvin-Voigt Type Plates Revisited</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Justification of the Apparition of the Electromagnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMA-MU 2018: International Conference in Mathematics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068750v1</w:t>
+                <w:t xml:space="preserve">hal-02068739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Mathematical Modeling in Physics by Trotter Theory</w:t>
               </w:r>
@@ -6296,122 +6296,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Justification of the Apparition of the Electromagnetic Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin Linearly Kelvin-Voigt Type Plates Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMA-MU 2018: International Conference in Mathematics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068739v1</w:t>
+                <w:t xml:space="preserve">hal-02068750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling of Thin Linearly Quasicrystalline Plates</w:t>
               </w:r>
@@ -7109,51 +7109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves in an elastic body bonded by a tin layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7254,191 +7254,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified 2-dimensional model for some elastic masonries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some New Mathematical Modelings of Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Thailand</w:t>
+              <w:t xml:space="preserve">International Conference in Mathematics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742992v1</w:t>
+                <w:t xml:space="preserve">hal-00727200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some New Mathematical Modelings of Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simplified 2-dimensional model for some elastic masonries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttawat Sontichai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Mathematics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.23-33</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727200v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Assemblies of linearly elastic bodies</w:t>
               </w:r>
@@ -7575,51 +7575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of elastic bodies bonded by a thin visco-elastic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7670,51 +7670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remark on the Homogenization of a Micro-fibered Linearly Elastic Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttawat Sontichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7759,204 +7759,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and Uniqueness of Blow-up Solutions for a Parabolic Problem with a Localized Nonlinear Term via Semi-group Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Modelings of Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Thailand. pp.139-152</w:t>
+              <w:t xml:space="preserve">16th Annual Meeting in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747045v1</w:t>
+                <w:t xml:space="preserve">hal-00742917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modelings of Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence and Uniqueness of Blow-up Solutions for a Parabolic Problem with a Localized Nonlinear Term via Semi-group Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panumart Sawangtong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boriboon Novaprateep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Meeting in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Thailand</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Thailand. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742917v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle modélisation du comportement d'un joint collé élastique prenant en compte les oscillations et concentrations de gradient</w:t>
               </w:r>
@@ -8031,394 +8031,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical modeling of not perfectly adhesive bonded joints</w:t>
+                <w:t xml:space="preserve">Some Mathematical Models of Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Lagrangianum 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Maratea, Italy</w:t>
+              <w:t xml:space="preserve">XVII Congreso Colombiano de Matematicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574665v1</w:t>
+                <w:t xml:space="preserve">hal-00742914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of Fiber Reinforced Structures by Homogenization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two linearized problems of shallow water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amnuay Kananthai</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Thu Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Phong Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Meeting in Mathematics 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Thailand. pp.103-115</w:t>
+              <w:t xml:space="preserve">Thermal Hydrodynamics of Multiphase Flows and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vietnam. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746943v1</w:t>
+                <w:t xml:space="preserve">hal-00744110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Mathematical Models of Junctions</w:t>
+                <w:t xml:space="preserve">A mathematical modeling of not perfectly adhesive bonded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongpol Juntharee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congreso Colombiano de Matematicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Colombia</w:t>
+              <w:t xml:space="preserve">Colloquium Lagrangianum 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Maratea, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742914v1</w:t>
+                <w:t xml:space="preserve">hal-00574665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two linearized problems of shallow water flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Modeling of Fiber Reinforced Structures by Homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttawat Sontichai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quoc Phong Vu</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amnuay Kananthai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Hydrodynamics of Multiphase Flows and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vietnam. pp.117-120</w:t>
+              <w:t xml:space="preserve">13th Annual Meeting in Mathematics 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Thailand. pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744110v1</w:t>
+                <w:t xml:space="preserve">hal-00746943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modelings of Junctions</w:t>
               </w:r>
@@ -8631,204 +8631,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of adhesive bonded joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modelling of piezoelectric thin plates and slender beams through functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doungporn Vrisysrisuwattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanoe Koonprasert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'Université Mahidol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">The twelfth Annual Meeting in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chonburi, Thailand. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574928v1</w:t>
+                <w:t xml:space="preserve">hal-00574728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of piezoelectric thin plates and slender beams through functional analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modeling of adhesive bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sanoe Koonprasert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The twelfth Annual Meeting in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chonburi, Thailand. 10p</w:t>
+              <w:t xml:space="preserve">Séminaire à l'Université Mahidol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574728v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear model of thin films made of martensitic materials</w:t>
               </w:r>
@@ -9205,398 +9205,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various modelings of fluid-structure interactions</w:t>
+                <w:t xml:space="preserve">On the modelling of thin linearly piezoelectric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Mathematical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">The 5th Asian Symposium on applied electromagnetics and mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574998v1</w:t>
+                <w:t xml:space="preserve">hal-00574997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation de fonctionnelles non convexes Application numérique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assemblages souples de plaques minces linéairement élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">Séminaire au Laboratoire de Mécanique et d'Acoustique du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813067v1</w:t>
+                <w:t xml:space="preserve">hal-00575001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of thin linearly piezoelectric plates</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of a fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Asian Symposium on applied electromagnetics and mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Annual meeting of Tai Mathematicians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Phitsanuloke, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574997v1</w:t>
+                <w:t xml:space="preserve">hal-00574995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages souples de plaques minces linéairement élastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogénéisation de fonctionnelles non convexes Application numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au Laboratoire de Mécanique et d'Acoustique du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575001v1</w:t>
+                <w:t xml:space="preserve">hal-01813067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a fluid-structure interaction</w:t>
+                <w:t xml:space="preserve">Various modelings of fluid-structure interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of Tai Mathematicians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Phitsanuloke, Thailand</w:t>
+              <w:t xml:space="preserve">Asian Mathematical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574995v1</w:t>
+                <w:t xml:space="preserve">hal-00574998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical modeling of a fluid-structure interaction taking into account gravity and surface tension effects</w:t>
               </w:r>
@@ -10193,51 +10193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Léger, Marc Deschamps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonic wave propagation in non homogeneous media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128, Springer, pp.99-110, 2009, Springer proceedings in physics 128, </w:t>
@@ -11048,51 +11048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotsawat Terapabkajornded" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2023.0013-23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iosifescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/asy-211717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011360v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccarda Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09776-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2104-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2126-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01787527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panumart Sawangtong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Rojchanasuwakul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpol Juntharee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viriyasrisuwattana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.01.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-141247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.10.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2012-1102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Trung Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwe Kweon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/33/4/255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.05.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0013-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thu Ha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Phong Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-009-9198-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HSK4R5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530509001372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0229-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2QSB0R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P1C929B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.47-50.483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575013v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.03.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2TXC2J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJBJZ5TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michaille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFBFK0W5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Ha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08V08F80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZTJMMM4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6DJRX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02457-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lobel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(97)00052-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1767DE627D91F19A7BAF9131BA693A68576A8C5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#246;bel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937254" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC9B3BFB0DB11AC8B136D893E9B78A0750C4493/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pratt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-7303-1_10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M76QMV6L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991404" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068724v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viryasrisuwattana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran Thu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttawat Sontichai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnuay Kananthai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriboon Novaprateep" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422156v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doungporn Vrisysrisuwattana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoe Koonprasert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574981v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367515v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.75.65" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-08MF7W2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_22" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV72M2HR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342797v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_18" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/517A77A93ADEB645E46C1C0AC6172E2D8BBCABA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763437v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotsawat Terapabkajornded" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2023.0013-23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iosifescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/asy-211717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011360v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccarda Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09776-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2126-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2104-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01787527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panumart Sawangtong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Rojchanasuwakul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongpol Juntharee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viriyasrisuwattana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.07.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-141247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.10.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.06.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2012-1102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Trung Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwe Kweon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/33/4/255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.05.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0013-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thu Ha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Phong Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-009-9198-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HSK4R5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530509001372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0229-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2QSB0R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P1C929B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.47-50.483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575013v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.03.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2TXC2J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJBJZ5TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michaille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.01.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFBFK0W5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Ha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08V08F80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZTJMMM4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6DJRX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02457-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lobel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(97)00052-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1767DE627D91F19A7BAF9131BA693A68576A8C5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#246;bel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937254" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC9B3BFB0DB11AC8B136D893E9B78A0750C4493/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pratt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-7303-1_10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M76QMV6L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991404" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068724v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viryasrisuwattana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran Thu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttawat Sontichai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747037v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnuay Kananthai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747045v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriboon Novaprateep" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422156v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574665v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doungporn Vrisysrisuwattana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoe Koonprasert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574981v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813067v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367515v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.75.65" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-08MF7W2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_22" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV72M2HR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342797v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_18" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/517A77A93ADEB645E46C1C0AC6172E2D8BBCABA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763437v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>