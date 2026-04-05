--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Marcon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités 1èreclasse en sciences de l’information et la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 Rue Guillaume VII le troubadour Bât E1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TSA 6116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86073 POITIERS Cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">)06 78 24 11 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian.marcon@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cmarcon@poitiers.iae-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse de la mécanique réticulaire à la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed H. Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : fusion ou confusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Perspectives actuelles en intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réindustrialiser les territoires avec une perspective sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dhyvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Voy-Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (n°14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces numériques et durabilité – temporalités, usages, éthiques, Introduction du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro [Traces numériques et durabilité – temporalités, usages, éthique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Traces numériques et durabilité – temporalités, usages, éthique, 10, 7 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l’intelligence économique. Une analyse des articles parus dans la Revue Internationale d’Intelligence Économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Business Networks in the filed of organic farming: strategies and management tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fatima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Fihlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fátima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão &amp; Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-530X4730-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME croient-elles aux données massives (big data) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance informationnelle scientifique : le risque d'une altérité informationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'information, la communication et les organisations au défi de l'altérité, 2, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Bricolages, improvisations et résilience organisationnelle face aux risques informationnels et communicationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, s.p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : Quatre scénarios pour un partage d’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Intelligence économique et développement durable, 9 (1/2017), p. 22 à 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication durable vue par les professionnels de la communication. Une approche exploratoire des actions et représentations des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Communication, information et savoir : quel management pour une organisation durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie-réseau en intelligence économique : conviction versus analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.4.11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure aux hypothèses explicatives : regard sur 15 ans d’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique d'entreprise et réseaux. Questions de gouvernance et d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et Diriger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'intelligence économique. L'éthique au coeur des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1/2, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’intelligence économique. L’éthique au centre des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux en intelligence économique : éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.110-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux du personnel et management : la difficile appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’intelligence artificielle à la stratégie-réseau : du fantasme à la suspicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum Européen IES 2024 L'intelligence stratégique au service de la souveraineté et de la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF; Université de Strasbourg, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youtube : Quand l’amateurisme fait sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens, sensible, insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation nationale : de l’impensé de l’intelligence stratégique à l’émergence d’un plan de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-idf, Jul 2024, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d'après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'engagement sur l’apport d’un réseau d'entrepreneurs. Étude comparée entre un réseau algérien et un réseau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Hattou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une compréhension de la pratique d’un réseau local d’entrepreneurs pour un investisseur étranger : Cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l’Association Francophone de Management International (Atlas-AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managers et sense-making en contexte de changement. Une étude de cas par la communication organisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de la pratique du réseau par les entrepreneurs. Approche comparée : Algérie, France. Atelier doctoral, session « Entrepreneuriat et réseaux internationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Atlas AFMI,"Le national face au global: nouvelles perspectives pour le management international"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire organisationnelle et pratiques d’écritures durables : Le cas des notes de terrain comme genre de communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Association Canadienne des Sciences de l’Information (ACSI-CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La médiatisation de l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ? Le cas Wikio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de l’évaluation, Colloque international, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Communication ISCC/Paris Sorbonne/UPMC, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs en intelligence économique. Quel rôle pour les blogs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI Médiations et hybridation : construction sociale des savoirs et de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS - Réseau MUSSI, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs sur les réseaux. les blogs professionnels français servent-ils à quelque chose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau MUSSI (Médiations et usages Sociaux des Savoirs et de l'Information, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing cases as a knowledge capture process in a competitive intelligence program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Competitive Intelligence Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mälardalen University College, in cooperation with Atelis, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de vie et courbe d'apprentissage de produits complexes : le cas des outils coopératifs de management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de veille : une approche par le concept d'environnement pertinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. EMS; EMS Éditions, 2025, 978-2-38630-275-6. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et communication durables : utopies, discours et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vincent Liquète, ISBN papier : 9781784055714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13. What are the Consequences for Africa(s) and Issues for the Rest of the World ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation of Logistics and Transportation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan Cham, pp.11, 2026, Palgrave Studies of Internationalization in Emerging Markets, 978-3-032-01141-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau professionnel d’affaires : un levier de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-165, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. Une synthèse d’un colloque simplement utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.365-370, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne M. Apitsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor. The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix; Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm internationalization. Intangible resources and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2024, Routledge frontiers in the development of international business, management and marketing, 978-1-032-53438-1. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003413202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d’après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-84, 2024, 978-2390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-243, 2024, Management et société, 2376879353. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kamde.2024.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor: The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm Internationalization. Intangible Resources and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781003413202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique locale d’un réseau d’entrepreneurs pour un investisseur étranger : le cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONALISATION : LA MOBILISATION DES RESSOURCES IMMATERIELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration des symboles identitaires d'un territoire : le cas de l'identité maritime de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Belavoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication touristique : vers de nouvelles interfaces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7637-3741-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche française en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique. S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en appui à l’élaboration d’une stratégie de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique d’un réseau est inséparable de celle de ses leaders. Interview - La newsletter de l'EM Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparées des pratiques managériales des directions d’établissements CREPS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dreveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CeReGe (EA 1722) - Université de Poitiers; Conférence Permanente des Directeurs d'Etablissement CREPS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Marcon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités 1èreclasse en sciences de l’information et la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 Rue Guillaume VII le troubadour Bât E1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TSA 6116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86073 POITIERS Cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">)06 78 24 11 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian.marcon@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cmarcon@poitiers.iae-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse de la mécanique réticulaire à la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed H. Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : fusion ou confusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Perspectives actuelles en intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réindustrialiser les territoires avec une perspective sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dhyvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Voy-Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (n°14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro [Traces numériques et durabilité – temporalités, usages, éthique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Traces numériques et durabilité – temporalités, usages, éthique, 10, 7 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces numériques et durabilité – temporalités, usages, éthiques, Introduction du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Business Networks in the filed of organic farming: strategies and management tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fatima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Fihlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fátima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão &amp; Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-530X4730-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l’intelligence économique. Une analyse des articles parus dans la Revue Internationale d’Intelligence Économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (12), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME croient-elles aux données massives (big data) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance informationnelle scientifique : le risque d'une altérité informationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'information, la communication et les organisations au défi de l'altérité, 2, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Bricolages, improvisations et résilience organisationnelle face aux risques informationnels et communicationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, s.p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : Quatre scénarios pour un partage d’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Intelligence économique et développement durable, 9 (1/2017), p. 22 à 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Communication, information et savoir : quel management pour une organisation durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication durable vue par les professionnels de la communication. Une approche exploratoire des actions et représentations des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie-réseau en intelligence économique : conviction versus analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.4.11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure aux hypothèses explicatives : regard sur 15 ans d’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'intelligence économique. L'éthique au coeur des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1/2, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’intelligence économique. L’éthique au centre des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique d'entreprise et réseaux. Questions de gouvernance et d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et Diriger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux en intelligence économique : éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.110-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux du personnel et management : la difficile appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youtube : Quand l’amateurisme fait sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens, sensible, insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation nationale : de l’impensé de l’intelligence stratégique à l’émergence d’un plan de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-idf, Jul 2024, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’intelligence artificielle à la stratégie-réseau : du fantasme à la suspicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum Européen IES 2024 L'intelligence stratégique au service de la souveraineté et de la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF; Université de Strasbourg, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'engagement sur l’apport d’un réseau d'entrepreneurs. Étude comparée entre un réseau algérien et un réseau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Hattou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d'après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une compréhension de la pratique d’un réseau local d’entrepreneurs pour un investisseur étranger : Cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l’Association Francophone de Management International (Atlas-AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managers et sense-making en contexte de changement. Une étude de cas par la communication organisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de la pratique du réseau par les entrepreneurs. Approche comparée : Algérie, France. Atelier doctoral, session « Entrepreneuriat et réseaux internationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Atlas AFMI,"Le national face au global: nouvelles perspectives pour le management international"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire organisationnelle et pratiques d’écritures durables : Le cas des notes de terrain comme genre de communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Association Canadienne des Sciences de l’Information (ACSI-CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ? Le cas Wikio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de l’évaluation, Colloque international, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Communication ISCC/Paris Sorbonne/UPMC, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La médiatisation de l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs en intelligence économique. Quel rôle pour les blogs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI Médiations et hybridation : construction sociale des savoirs et de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS - Réseau MUSSI, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs sur les réseaux. les blogs professionnels français servent-ils à quelque chose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau MUSSI (Médiations et usages Sociaux des Savoirs et de l'Information, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing cases as a knowledge capture process in a competitive intelligence program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Competitive Intelligence Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mälardalen University College, in cooperation with Atelis, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de vie et courbe d'apprentissage de produits complexes : le cas des outils coopératifs de management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de veille : une approche par le concept d'environnement pertinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, Management &amp; société, pp.358, 2025, Questions de société, 978-2-38630-274-9. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et communication durables : utopies, discours et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vincent Liquète, ISBN papier : 9781784055714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13. What are the Consequences for Africa(s) and Issues for the Rest of the World ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation of Logistics and Transportation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan Cham, pp.11, 2026, Palgrave Studies of Internationalization in Emerging Markets, 978-3-032-01141-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. Une synthèse d’un colloque simplement utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.365-370, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau professionnel d’affaires : un levier de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-165, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne M. Apitsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d’après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-84, 2024, 978-2390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-243, 2024, Management et société, 2376879353. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kamde.2024.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor. The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix; Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm internationalization. Intangible resources and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2024, Routledge frontiers in the development of international business, management and marketing, 978-1-032-53438-1. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003413202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor: The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm Internationalization. Intangible Resources and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781003413202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique locale d’un réseau d’entrepreneurs pour un investisseur étranger : le cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONALISATION : LA MOBILISATION DES RESSOURCES IMMATERIELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration des symboles identitaires d'un territoire : le cas de l'identité maritime de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Belavoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication touristique : vers de nouvelles interfaces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7637-3741-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche française en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique. S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en appui à l’élaboration d’une stratégie de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique d’un réseau est inséparable de celle de ses leaders. Interview - La newsletter de l'EM Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparées des pratiques managériales des directions d’établissements CREPS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dreveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CeReGe (EA 1722) - Université de Poitiers; Conférence Permanente des Directeurs d'Etablissement CREPS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.marcon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmarcon@poitiers.iae-france.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138si" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Sqalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dhyvert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Voy-Gillis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1838" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Amouzou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Fatima Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Fihlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de F&#225;tima Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Filho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-530X4730-20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1602" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1585" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.4.11-18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3830" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hattou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bernat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/information-et-communication-durables/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611518v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413202-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/afrique-en-transformation--9782376879350-page-231?site_lang=fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kamde.2024.01.0231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676864v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Belavoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.marcon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmarcon@poitiers.iae-france.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138si" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Sqalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dhyvert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Voy-Gillis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1838" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Fatima Cardoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Fihlo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de F&#225;tima Cardoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Filho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-530X4730-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Amouzou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1585" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1580" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.4.11-18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3830" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hattou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bernat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/information-et-communication-durables/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/afrique-en-transformation--9782376879350-page-231?site_lang=fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kamde.2024.01.0231" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413202-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676864v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Belavoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>