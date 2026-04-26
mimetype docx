--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Marcon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités 1èreclasse en sciences de l’information et la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 Rue Guillaume VII le troubadour Bât E1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TSA 6116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86073 POITIERS Cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">)06 78 24 11 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian.marcon@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cmarcon@poitiers.iae-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse de la mécanique réticulaire à la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed H. Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : fusion ou confusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Perspectives actuelles en intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réindustrialiser les territoires avec une perspective sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dhyvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Voy-Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (n°14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro [Traces numériques et durabilité – temporalités, usages, éthique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Traces numériques et durabilité – temporalités, usages, éthique, 10, 7 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces numériques et durabilité – temporalités, usages, éthiques, Introduction du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Business Networks in the filed of organic farming: strategies and management tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fatima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Fihlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fátima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão &amp; Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-530X4730-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l’intelligence économique. Une analyse des articles parus dans la Revue Internationale d’Intelligence Économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (12), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME croient-elles aux données massives (big data) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance informationnelle scientifique : le risque d'une altérité informationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'information, la communication et les organisations au défi de l'altérité, 2, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Bricolages, improvisations et résilience organisationnelle face aux risques informationnels et communicationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, s.p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : Quatre scénarios pour un partage d’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Intelligence économique et développement durable, 9 (1/2017), p. 22 à 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Communication, information et savoir : quel management pour une organisation durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication durable vue par les professionnels de la communication. Une approche exploratoire des actions et représentations des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie-réseau en intelligence économique : conviction versus analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.4.11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure aux hypothèses explicatives : regard sur 15 ans d’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'intelligence économique. L'éthique au coeur des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1/2, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’intelligence économique. L’éthique au centre des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique d'entreprise et réseaux. Questions de gouvernance et d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et Diriger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux en intelligence économique : éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.110-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux du personnel et management : la difficile appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youtube : Quand l’amateurisme fait sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens, sensible, insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation nationale : de l’impensé de l’intelligence stratégique à l’émergence d’un plan de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-idf, Jul 2024, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’intelligence artificielle à la stratégie-réseau : du fantasme à la suspicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum Européen IES 2024 L'intelligence stratégique au service de la souveraineté et de la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF; Université de Strasbourg, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'engagement sur l’apport d’un réseau d'entrepreneurs. Étude comparée entre un réseau algérien et un réseau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Hattou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d'après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une compréhension de la pratique d’un réseau local d’entrepreneurs pour un investisseur étranger : Cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l’Association Francophone de Management International (Atlas-AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managers et sense-making en contexte de changement. Une étude de cas par la communication organisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de la pratique du réseau par les entrepreneurs. Approche comparée : Algérie, France. Atelier doctoral, session « Entrepreneuriat et réseaux internationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Atlas AFMI,"Le national face au global: nouvelles perspectives pour le management international"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire organisationnelle et pratiques d’écritures durables : Le cas des notes de terrain comme genre de communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Association Canadienne des Sciences de l’Information (ACSI-CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ? Le cas Wikio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de l’évaluation, Colloque international, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Communication ISCC/Paris Sorbonne/UPMC, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La médiatisation de l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs en intelligence économique. Quel rôle pour les blogs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI Médiations et hybridation : construction sociale des savoirs et de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS - Réseau MUSSI, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs sur les réseaux. les blogs professionnels français servent-ils à quelque chose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau MUSSI (Médiations et usages Sociaux des Savoirs et de l'Information, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing cases as a knowledge capture process in a competitive intelligence program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Competitive Intelligence Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mälardalen University College, in cooperation with Atelis, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de vie et courbe d'apprentissage de produits complexes : le cas des outils coopératifs de management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de veille : une approche par le concept d'environnement pertinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, Management &amp; société, pp.358, 2025, Questions de société, 978-2-38630-274-9. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et communication durables : utopies, discours et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vincent Liquète, ISBN papier : 9781784055714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13. What are the Consequences for Africa(s) and Issues for the Rest of the World ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation of Logistics and Transportation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan Cham, pp.11, 2026, Palgrave Studies of Internationalization in Emerging Markets, 978-3-032-01141-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. Une synthèse d’un colloque simplement utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.365-370, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau professionnel d’affaires : un levier de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-165, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne M. Apitsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d’après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-84, 2024, 978-2390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-243, 2024, Management et société, 2376879353. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kamde.2024.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor. The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix; Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm internationalization. Intangible resources and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2024, Routledge frontiers in the development of international business, management and marketing, 978-1-032-53438-1. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003413202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor: The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm Internationalization. Intangible Resources and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781003413202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique locale d’un réseau d’entrepreneurs pour un investisseur étranger : le cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONALISATION : LA MOBILISATION DES RESSOURCES IMMATERIELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration des symboles identitaires d'un territoire : le cas de l'identité maritime de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Belavoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication touristique : vers de nouvelles interfaces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7637-3741-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche française en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique. S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en appui à l’élaboration d’une stratégie de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique d’un réseau est inséparable de celle de ses leaders. Interview - La newsletter de l'EM Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparées des pratiques managériales des directions d’établissements CREPS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dreveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CeReGe (EA 1722) - Université de Poitiers; Conférence Permanente des Directeurs d'Etablissement CREPS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Marcon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités 1èreclasse en sciences de l’information et la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 Rue Guillaume VII le troubadour Bât E1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TSA 6116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86073 POITIERS Cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">)06 78 24 11 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian.marcon@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cmarcon@poitiers.iae-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique à l’épreuve de la transdisciplinarité : une analyse de cinq ans de recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oblette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Tendriniavo Rakotozanabola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (2025/1), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse de la mécanique réticulaire à la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed H. Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : fusion ou confusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Perspectives actuelles en intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réindustrialiser les territoires avec une perspective sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dhyvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Voy-Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (n°14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces numériques et durabilité – temporalités, usages, éthiques, Introduction du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro [Traces numériques et durabilité – temporalités, usages, éthique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Traces numériques et durabilité – temporalités, usages, éthique, 10, 7 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Business Networks in the filed of organic farming: strategies and management tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fatima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Fihlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fátima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão &amp; Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-530X4730-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l’intelligence économique. Une analyse des articles parus dans la Revue Internationale d’Intelligence Économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (12), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME croient-elles aux données massives (big data) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance informationnelle scientifique : le risque d'une altérité informationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'information, la communication et les organisations au défi de l'altérité, 2, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Bricolages, improvisations et résilience organisationnelle face aux risques informationnels et communicationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, s.p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : Quatre scénarios pour un partage d’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Intelligence économique et développement durable, 9 (1/2017), p. 22 à 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication durable vue par les professionnels de la communication. Une approche exploratoire des actions et représentations des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Communication, information et savoir : quel management pour une organisation durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie-réseau en intelligence économique : conviction versus analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.4.11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure aux hypothèses explicatives : regard sur 15 ans d’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'intelligence économique. L'éthique au coeur des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1/2, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’intelligence économique. L’éthique au centre des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique d'entreprise et réseaux. Questions de gouvernance et d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et Diriger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux en intelligence économique : éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.110-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux du personnel et management : la difficile appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youtube : Quand l’amateurisme fait sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens, sensible, insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’intelligence artificielle à la stratégie-réseau : du fantasme à la suspicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum Européen IES 2024 L'intelligence stratégique au service de la souveraineté et de la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF; Université de Strasbourg, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation nationale : de l’impensé de l’intelligence stratégique à l’émergence d’un plan de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-idf, Jul 2024, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'engagement sur l’apport d’un réseau d'entrepreneurs. Étude comparée entre un réseau algérien et un réseau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Hattou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d'après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une compréhension de la pratique d’un réseau local d’entrepreneurs pour un investisseur étranger : Cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l’Association Francophone de Management International (Atlas-AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managers et sense-making en contexte de changement. Une étude de cas par la communication organisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de la pratique du réseau par les entrepreneurs. Approche comparée : Algérie, France. Atelier doctoral, session « Entrepreneuriat et réseaux internationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Atlas AFMI,"Le national face au global: nouvelles perspectives pour le management international"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire organisationnelle et pratiques d’écritures durables : Le cas des notes de terrain comme genre de communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Association Canadienne des Sciences de l’Information (ACSI-CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ? Le cas Wikio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de l’évaluation, Colloque international, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Communication ISCC/Paris Sorbonne/UPMC, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La médiatisation de l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs en intelligence économique. Quel rôle pour les blogs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI Médiations et hybridation : construction sociale des savoirs et de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS - Réseau MUSSI, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs sur les réseaux. les blogs professionnels français servent-ils à quelque chose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau MUSSI (Médiations et usages Sociaux des Savoirs et de l'Information, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing cases as a knowledge capture process in a competitive intelligence program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Competitive Intelligence Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mälardalen University College, in cooperation with Atelis, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de vie et courbe d'apprentissage de produits complexes : le cas des outils coopératifs de management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de veille : une approche par le concept d'environnement pertinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, Management &amp; société, pp.358, 2025, Questions de société, 978-2-38630-274-9. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et communication durables : utopies, discours et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vincent Liquète, ISBN papier : 9781784055714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13. What are the Consequences for Africa(s) and Issues for the Rest of the World ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation of Logistics and Transportation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan Cham, pp.11, 2026, Palgrave Studies of Internationalization in Emerging Markets, 978-3-032-01141-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau professionnel d’affaires : un levier de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-165, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. Une synthèse d’un colloque simplement utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.365-370, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne M. Apitsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d’après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-84, 2024, 978-2390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-243, 2024, Management et société, 2376879353. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kamde.2024.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor. The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix; Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm internationalization. Intangible resources and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2024, Routledge frontiers in the development of international business, management and marketing, 978-1-032-53438-1. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003413202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor: The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm Internationalization. Intangible Resources and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781003413202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique locale d’un réseau d’entrepreneurs pour un investisseur étranger : le cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONALISATION : LA MOBILISATION DES RESSOURCES IMMATERIELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration des symboles identitaires d'un territoire : le cas de l'identité maritime de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Belavoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication touristique : vers de nouvelles interfaces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7637-3741-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche française en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique. S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en appui à l’élaboration d’une stratégie de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique d’un réseau est inséparable de celle de ses leaders. Interview - La newsletter de l'EM Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparées des pratiques managériales des directions d’établissements CREPS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dreveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CeReGe (EA 1722) - Université de Poitiers; Conférence Permanente des Directeurs d'Etablissement CREPS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.marcon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmarcon@poitiers.iae-france.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138si" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Sqalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dhyvert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Voy-Gillis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1838" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Fatima Cardoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Fihlo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de F&#225;tima Cardoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Filho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-530X4730-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Amouzou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1585" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1580" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.4.11-18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3830" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hattou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bernat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/information-et-communication-durables/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/afrique-en-transformation--9782376879350-page-231?site_lang=fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kamde.2024.01.0231" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413202-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676864v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Belavoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.marcon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmarcon@poitiers.iae-france.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585152v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hassine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oblette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tendriniavo Rakotozanabola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138si" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Sqalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dhyvert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Voy-Gillis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Fatima Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Fihlo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de F&#225;tima Cardoso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Filho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-530X4730-20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Amouzou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1602" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1585" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.4.11-18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3830" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hattou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bernat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/information-et-communication-durables/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352250v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/afrique-en-transformation--9782376879350-page-231?site_lang=fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kamde.2024.01.0231" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413202-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Belavoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>