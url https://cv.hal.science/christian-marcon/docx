--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Marcon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités 1èreclasse en sciences de l’information et la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 Rue Guillaume VII le troubadour Bât E1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TSA 6116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86073 POITIERS Cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">)06 78 24 11 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian.marcon@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cmarcon@poitiers.iae-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique à l’épreuve de la transdisciplinarité : une analyse de cinq ans de recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oblette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Tendriniavo Rakotozanabola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (2025/1), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse de la mécanique réticulaire à la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed H. Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : fusion ou confusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Perspectives actuelles en intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réindustrialiser les territoires avec une perspective sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dhyvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Voy-Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (n°14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces numériques et durabilité – temporalités, usages, éthiques, Introduction du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro [Traces numériques et durabilité – temporalités, usages, éthique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Traces numériques et durabilité – temporalités, usages, éthique, 10, 7 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Business Networks in the filed of organic farming: strategies and management tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fatima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Fihlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fátima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão &amp; Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-530X4730-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l’intelligence économique. Une analyse des articles parus dans la Revue Internationale d’Intelligence Économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (12), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME croient-elles aux données massives (big data) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance informationnelle scientifique : le risque d'une altérité informationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'information, la communication et les organisations au défi de l'altérité, 2, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Bricolages, improvisations et résilience organisationnelle face aux risques informationnels et communicationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, s.p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : Quatre scénarios pour un partage d’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Intelligence économique et développement durable, 9 (1/2017), p. 22 à 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication durable vue par les professionnels de la communication. Une approche exploratoire des actions et représentations des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Communication, information et savoir : quel management pour une organisation durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie-réseau en intelligence économique : conviction versus analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.4.11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure aux hypothèses explicatives : regard sur 15 ans d’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'intelligence économique. L'éthique au coeur des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1/2, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’intelligence économique. L’éthique au centre des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique d'entreprise et réseaux. Questions de gouvernance et d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et Diriger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux en intelligence économique : éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.110-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux du personnel et management : la difficile appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youtube : Quand l’amateurisme fait sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens, sensible, insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’intelligence artificielle à la stratégie-réseau : du fantasme à la suspicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum Européen IES 2024 L'intelligence stratégique au service de la souveraineté et de la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF; Université de Strasbourg, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation nationale : de l’impensé de l’intelligence stratégique à l’émergence d’un plan de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-idf, Jul 2024, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'engagement sur l’apport d’un réseau d'entrepreneurs. Étude comparée entre un réseau algérien et un réseau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Hattou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d'après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une compréhension de la pratique d’un réseau local d’entrepreneurs pour un investisseur étranger : Cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l’Association Francophone de Management International (Atlas-AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managers et sense-making en contexte de changement. Une étude de cas par la communication organisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de la pratique du réseau par les entrepreneurs. Approche comparée : Algérie, France. Atelier doctoral, session « Entrepreneuriat et réseaux internationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Atlas AFMI,"Le national face au global: nouvelles perspectives pour le management international"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire organisationnelle et pratiques d’écritures durables : Le cas des notes de terrain comme genre de communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Association Canadienne des Sciences de l’Information (ACSI-CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ? Le cas Wikio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de l’évaluation, Colloque international, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Communication ISCC/Paris Sorbonne/UPMC, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La médiatisation de l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs en intelligence économique. Quel rôle pour les blogs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI Médiations et hybridation : construction sociale des savoirs et de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS - Réseau MUSSI, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs sur les réseaux. les blogs professionnels français servent-ils à quelque chose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau MUSSI (Médiations et usages Sociaux des Savoirs et de l'Information, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing cases as a knowledge capture process in a competitive intelligence program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Competitive Intelligence Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mälardalen University College, in cooperation with Atelis, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de vie et courbe d'apprentissage de produits complexes : le cas des outils coopératifs de management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de veille : une approche par le concept d'environnement pertinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, Management &amp; société, pp.358, 2025, Questions de société, 978-2-38630-274-9. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et communication durables : utopies, discours et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vincent Liquète, ISBN papier : 9781784055714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13. What are the Consequences for Africa(s) and Issues for the Rest of the World ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation of Logistics and Transportation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan Cham, pp.11, 2026, Palgrave Studies of Internationalization in Emerging Markets, 978-3-032-01141-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau professionnel d’affaires : un levier de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-165, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. Une synthèse d’un colloque simplement utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.365-370, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne M. Apitsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d’après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-84, 2024, 978-2390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-243, 2024, Management et société, 2376879353. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kamde.2024.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor. The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix; Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm internationalization. Intangible resources and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2024, Routledge frontiers in the development of international business, management and marketing, 978-1-032-53438-1. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003413202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor: The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm Internationalization. Intangible Resources and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781003413202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique locale d’un réseau d’entrepreneurs pour un investisseur étranger : le cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONALISATION : LA MOBILISATION DES RESSOURCES IMMATERIELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration des symboles identitaires d'un territoire : le cas de l'identité maritime de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Belavoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication touristique : vers de nouvelles interfaces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7637-3741-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche française en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique. S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en appui à l’élaboration d’une stratégie de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique d’un réseau est inséparable de celle de ses leaders. Interview - La newsletter de l'EM Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparées des pratiques managériales des directions d’établissements CREPS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dreveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CeReGe (EA 1722) - Université de Poitiers; Conférence Permanente des Directeurs d'Etablissement CREPS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Marcon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités 1èreclasse en sciences de l’information et la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE – Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 Rue Guillaume VII le troubadour Bât E1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TSA 6116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86073 POITIERS Cedex 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">)06 78 24 11 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian.marcon@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">: : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cmarcon@poitiers.iae-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique à l’épreuve de la transdisciplinarité : une analyse de cinq ans de recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oblette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Tendriniavo Rakotozanabola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (2025/1), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed H. Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse de la mécanique réticulaire à la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138si⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : fusion ou confusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Perspectives actuelles en intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réindustrialiser les territoires avec une perspective sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dhyvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Voy-Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (n°14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du numéro [Traces numériques et durabilité – temporalités, usages, éthique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Traces numériques et durabilité – temporalités, usages, éthique, 10, 7 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces numériques et durabilité – temporalités, usages, éthiques, Introduction du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une épistémologie de l’intelligence économique. Une analyse des articles parus dans la Revue Internationale d’Intelligence Économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (12), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Business Networks in the filed of organic farming: strategies and management tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fatima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Fihlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline de Fátima Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Casarotto Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão &amp; Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-530X4730-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME croient-elles aux données massives (big data) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance informationnelle scientifique : le risque d'une altérité informationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'information, la communication et les organisations au défi de l'altérité, 2, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Bricolages, improvisations et résilience organisationnelle face aux risques informationnels et communicationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, s.p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : Quatre scénarios pour un partage d’intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Intelligence économique et développement durable, 9 (1/2017), p. 22 à 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Communication, information et savoir : quel management pour une organisation durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, s.p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication durable vue par les professionnels de la communication. Une approche exploratoire des actions et représentations des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie-réseau en intelligence économique : conviction versus analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.4.11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure aux hypothèses explicatives : regard sur 15 ans d’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ÉCONOMIQUE ET TERRITORIALE AU SERVICE D'UNE STRATÉGIE DE DÉVELOPPEMENT RÉGIONAL : LA DÉLICATE QUESTION DE LA FORMATION DES ACTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique d'entreprise et réseaux. Questions de gouvernance et d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et Diriger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’intelligence économique. L’éthique au centre des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'intelligence économique. L'éthique au coeur des problématiques organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1/2, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux en intelligence économique : éléments pour une approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.110-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux du personnel et management : la difficile appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation nationale : de l’impensé de l’intelligence stratégique à l’émergence d’un plan de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dicen-idf, Jul 2024, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youtube : Quand l’amateurisme fait sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens, sensible, insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’intelligence artificielle à la stratégie-réseau : du fantasme à la suspicion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum Européen IES 2024 L'intelligence stratégique au service de la souveraineté et de la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF; Université de Strasbourg, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d'après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'engagement sur l’apport d’un réseau d'entrepreneurs. Étude comparée entre un réseau algérien et un réseau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Hattou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas-AFMI, May 2022, Nice, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une compréhension de la pratique d’un réseau local d’entrepreneurs pour un investisseur étranger : Cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l’Association Francophone de Management International (Atlas-AFMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managers et sense-making en contexte de changement. Une étude de cas par la communication organisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de la pratique du réseau par les entrepreneurs. Approche comparée : Algérie, France. Atelier doctoral, session « Entrepreneuriat et réseaux internationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Atlas AFMI,"Le national face au global: nouvelles perspectives pour le management international"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire organisationnelle et pratiques d’écritures durables : Le cas des notes de terrain comme genre de communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Association Canadienne des Sciences de l’Information (ACSI-CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La médiatisation de l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) perception(s) des classements de blogs par leurs auteurs ? Le cas Wikio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de l’évaluation, Colloque international, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Communication ISCC/Paris Sorbonne/UPMC, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs en intelligence économique. Quel rôle pour les blogs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI Médiations et hybridation : construction sociale des savoirs et de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS - Réseau MUSSI, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation des savoirs sur les réseaux. les blogs professionnels français servent-ils à quelque chose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau MUSSI (Médiations et usages Sociaux des Savoirs et de l'Information, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing cases as a knowledge capture process in a competitive intelligence program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Competitive Intelligence Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mälardalen University College, in cooperation with Atelis, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de vie et courbe d'apprentissage de produits complexes : le cas des outils coopératifs de management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de veille : une approche par le concept d'environnement pertinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT associé à l’UPC et la SFBA, Oct 2001, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, Management &amp; société, pp.358, 2025, Questions de société, 978-2-38630-274-9. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et communication durables : utopies, discours et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mallowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vincent Liquète, ISBN papier : 9781784055714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13. What are the Consequences for Africa(s) and Issues for the Rest of the World ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation of Logistics and Transportation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan Cham, pp.11, 2026, Palgrave Studies of Internationalization in Emerging Markets, 978-3-032-01141-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. Une synthèse d’un colloque simplement utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.365-370, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau professionnel d’affaires : un levier de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-165, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne M. Apitsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2025, Economie et société, 978-2-38630-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor. The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Nivoix; Christian Marcon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm internationalization. Intangible resources and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2024, Routledge frontiers in the development of international business, management and marketing, 978-1-032-53438-1. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003413202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction du « monde d’après » par les chercheurs et les praticiens : Nihil novum sub sole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ranchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-84, 2024, 978-2390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Le rôle des managers intermédiaires dans un contexte de changement organisationnel : étude de cas comparative entre une multinationale et une PME égyptienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-243, 2024, Management et société, 2376879353. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kamde.2024.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local practice of a business network for a foreign investor: The case of an Algerian business network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firm Internationalization. Intangible Resources and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781003413202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique locale d’un réseau d’entrepreneurs pour un investisseur étranger : le cas d’un réseau d’entrepreneurs Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Daffeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONALISATION : LA MOBILISATION DES RESSOURCES IMMATERIELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration des symboles identitaires d'un territoire : le cas de l'identité maritime de La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Belavoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication touristique : vers de nouvelles interfaces ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7637-3741-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche française en intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique. S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Stratégies de gestion de l’information durable : la question des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en appui à l’élaboration d’une stratégie de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique d’un réseau est inséparable de celle de ses leaders. Interview - La newsletter de l'EM Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparées des pratiques managériales des directions d’établissements CREPS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dreveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CeReGe (EA 1722) - Université de Poitiers; Conférence Permanente des Directeurs d'Etablissement CREPS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.marcon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmarcon@poitiers.iae-france.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585152v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hassine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oblette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tendriniavo Rakotozanabola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138si" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Sqalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dhyvert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Voy-Gillis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Fatima Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Fihlo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de F&#225;tima Cardoso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Filho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-530X4730-20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Amouzou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1602" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1585" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.4.11-18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3830" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hattou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bernat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/information-et-communication-durables/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352250v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/afrique-en-transformation--9782376879350-page-231?site_lang=fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kamde.2024.01.0231" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413202-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Belavoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.marcon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmarcon@poitiers.iae-france.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585152v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hassine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oblette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tendriniavo Rakotozanabola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Sqalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138si" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dhyvert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Voy-Gillis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Amouzou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Fatima Cardoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Fihlo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de F&#225;tima Cardoso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Casarotto Filho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-530X4730-20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1585" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mallowan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1572" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1580" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.4.11-18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3830" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Zimmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hattou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01172644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bernat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/information-et-communication-durables/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352250v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413202-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/afrique-en-transformation--9782376879350-page-231?site_lang=fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kamde.2024.01.0231" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Belavoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>