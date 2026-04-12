--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christian martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian MARTIN, Professeur des Universités, Université Claude Bernard Lyon 1, Laboratoire Ampère UMR5005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DC/DC Converters for Concentrating Photovoltaics (CPVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.7162. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16207162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High-to-Low Voltage, Low-Power, Isolated DC/DC Converter for EV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE J. Emerg. Sel. Topics Power Electron.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.6929-6937. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2022.3144281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-of-Experiments-based approach to design planar transformers for high-voltage low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metalized film capacitor connection to reduce stray inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2018.2874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature GaN Active-Clamp Flyback Converter With Resonant Operation Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.1077 - 1085. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2016.2544346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of state-of-the-art and proposal for high frequency inductive step-down DC-DC converter in advanced CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.201 - 211. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0683-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz 91.5% Peak Efficiency Integrated Buck Converter With a Three-MOSFET Cascode Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.3985 - 3988. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2502058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.7026604. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP (99), pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Mouawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.553 - 560. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of high temperature power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electromagnetic Coupling and Current Distribution inside a Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 893-901. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2007.900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Circuit Layout Optimization of Power Module Regarding Transient Current Imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-J. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.1176 - 1184. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2006.880356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Current Control for an Open-Winding Synchronous Machine with Local Estimation of the Electromotive Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental demonstration of a high efficiency class EF inverter for VHF power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10752047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized integration of a modular motor driver in a low voltage high power, open winding synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM ; Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Partial Power Cascaded DC/DC Topology for CPV Application: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Integrated Modular Motor Drive for Low Voltage High Power Permanent Magnet Synchronous Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DC/DC Partial Power Conversion to Concentrator Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high-to-low voltage, low-power integrated isolated DC/DC converters for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation de l'intégration d'un onduleur modulaire dans des machines synchrone à bobinage ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées GDR SEEDS - Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration topologique et optimisation d'un convertisseur isolé 400 V -12 V, 1 W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the challenges in GaN HEMT-based designs from component to board development level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of high-efficiency 1W 500V-12V isolated low-cost DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.11, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Workshop on Wide Bandgap Power Devices and Applications (WiPDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA46397.2019.8998816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for high-voltage low-power integrated DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Frattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Shunt Resistor-based Current Measurements for Fast Switching GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacturing and characterization of printed circuit board embedded inductors for power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Lesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de microfabrication de transformateurs intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronic Integration and packaging for aeronautic application in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Coplanar Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Sari, Laboratoire Ampère, Feb 2018, Lyon, France. pp.730 - 735, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved topology of DC capacitors for differential mode noise mitigation in inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali R. Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC/APEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2018.8393984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la configuration des capacités de découplage sur le pré filtrage des perturbations de mode différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the PCB-Embedding Technology in Power Electronics – State of the Art and Proposed Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Leslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-PEIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, College Park, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DPEIM.2018.8525236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Inverter for EMC Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated High-Temperature Isolation barrier with Coreless Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D integration of point-of-load DC/DC converter for minimized interconnection parasitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS-ITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Integration of High-Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th workshop on Advances in Analog Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single switch resonant and quasi-resonant converter suitable for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Active-Clamp Flyback Converter with Resonant Operation Over a Wide Input Voltage Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Input Voltage Range 1 MHz Full Converter with 95% Peak Effic iency for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a highly integrated, high frequency, low power DC-DC converter with cascode power stage with a 2.5D approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et implémentation d’un convertisseur DC-DC intégré haute fréquence (100 - 200 MHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR SEEDS, pôle ISP3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated packaging allows for improvement in switching characteristics of silicon carbide devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Discrete Integrated Coreless Signal Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Picun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Power Module with High Temperature Gate Driver and Insulated Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/HITEC-WP11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar, Double-Layer Magnetic Inductors for Low Power, High Frequency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. CD (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of high frequency, highly integrated inductive DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply with Integrated PassivEs.The EU FP7 PowerSwipe Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian O Mathuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricky Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. pp.278-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated coreless transformer for high temperatures design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6632000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, High Frequency Micro-Inductors for Low Power DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. paper 390, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference (SMM 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Temperature Ultrafast Isolated Converter to Turn-Off Normally-On SiC JFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dhokkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.3581, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a temperature dependent magnetic model in Simplorer using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mogniotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated common mode capacitors for SiC JFET inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Fort Worth, TX, United States. pp.196 - 202, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2011.5744597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of nanocrystalline material using fractional calculus taking into account temperature dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des non-linéarités dans les condensateurs céramiques haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Temperature Ageing on Active and Passive Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siméon Dampieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant power cycling for accelerated ageing of supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kreczanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microtherm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar inductors for high frequency DC-DC converters using microwave magnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.1890 - 1894, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and lab-scale power module technologies : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.2426 - 2431, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interconnect in integrated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par la simulation des modèles d'interconnexion nécessaires à la conception de convertisseurs à découpage monolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 : Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar Design: How to Spare Nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate circuit layout optimization of power module regarding transient current imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar busbar optimization regarding current sharing and stray inductance minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte du câblage dans la conception et l'optimisation des Systèmes Intégrés de l'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside a power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Conference, 2004. 39th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of new emerged packages for high-power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion Intelligent Motion Conference, PCIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductors and power layout: new challenges for the optimization of high power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialist Conference, 2003. PESC '03.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power integration: electrical analysis of new emerging package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'ensemble de la connectique d'un onduleur triphasé de 200 kVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Superposition of a Hybrid PV/CPV Utility-Scale Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Systems‐On‐Chip: Practical Aspects of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-247, 2016, Print ISBN:9781786300812 - Online ISBN:9781119377702. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119377702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Fabrication of Planar Inductors for High Frequency DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Malkinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2012, 978-953-51-0637-1. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une methodologie de conception des interconnexions pour les dispositifs de l'electronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des composants passifs dans un environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard Lyon 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christian martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian MARTIN, Professeur des Universités, Université Claude Bernard Lyon 1, Laboratoire Ampère UMR5005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DC/DC Converters for Concentrating Photovoltaics (CPVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.7162. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16207162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High-to-Low Voltage, Low-Power, Isolated DC/DC Converter for EV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE J. Emerg. Sel. Topics Power Electron.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.6929-6937. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2022.3144281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-of-Experiments-based approach to design planar transformers for high-voltage low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metalized film capacitor connection to reduce stray inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2018.2874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature GaN Active-Clamp Flyback Converter With Resonant Operation Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.1077 - 1085. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2016.2544346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of state-of-the-art and proposal for high frequency inductive step-down DC-DC converter in advanced CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.201 - 211. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0683-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz 91.5% Peak Efficiency Integrated Buck Converter With a Three-MOSFET Cascode Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.3985 - 3988. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2502058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.7026604. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP (99), pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Mouawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.553 - 560. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of high temperature power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electromagnetic Coupling and Current Distribution inside a Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 893-901. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2007.900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Circuit Layout Optimization of Power Module Regarding Transient Current Imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-J. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.1176 - 1184. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2006.880356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Current Control for an Open-Winding Synchronous Machine with Local Estimation of the Electromotive Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental demonstration of a high efficiency class EF inverter for VHF power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10752047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized integration of a modular motor driver in a low voltage high power, open winding synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM ; Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Partial Power Cascaded DC/DC Topology for CPV Application: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Integrated Modular Motor Drive for Low Voltage High Power Permanent Magnet Synchronous Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DC/DC Partial Power Conversion to Concentrator Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high-to-low voltage, low-power integrated isolated DC/DC converters for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation de l'intégration d'un onduleur modulaire dans des machines synchrone à bobinage ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées GDR SEEDS - Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration topologique et optimisation d'un convertisseur isolé 400 V -12 V, 1 W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of high-efficiency 1W 500V-12V isolated low-cost DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.11, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the challenges in GaN HEMT-based designs from component to board development level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Workshop on Wide Bandgap Power Devices and Applications (WiPDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA46397.2019.8998816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for high-voltage low-power integrated DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Frattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Shunt Resistor-based Current Measurements for Fast Switching GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronic Integration and packaging for aeronautic application in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de microfabrication de transformateurs intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Coplanar Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Sari, Laboratoire Ampère, Feb 2018, Lyon, France. pp.730 - 735, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved topology of DC capacitors for differential mode noise mitigation in inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali R. Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC/APEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2018.8393984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la configuration des capacités de découplage sur le pré filtrage des perturbations de mode différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the PCB-Embedding Technology in Power Electronics – State of the Art and Proposed Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Leslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-PEIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, College Park, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DPEIM.2018.8525236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacturing and characterization of printed circuit board embedded inductors for power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Lesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Inverter for EMC Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D integration of point-of-load DC/DC converter for minimized interconnection parasitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS-ITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated High-Temperature Isolation barrier with Coreless Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Integration of High-Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th workshop on Advances in Analog Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single switch resonant and quasi-resonant converter suitable for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Active-Clamp Flyback Converter with Resonant Operation Over a Wide Input Voltage Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Input Voltage Range 1 MHz Full Converter with 95% Peak Effic iency for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a highly integrated, high frequency, low power DC-DC converter with cascode power stage with a 2.5D approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et implémentation d’un convertisseur DC-DC intégré haute fréquence (100 - 200 MHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR SEEDS, pôle ISP3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Discrete Integrated Coreless Signal Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Picun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated packaging allows for improvement in switching characteristics of silicon carbide devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar, Double-Layer Magnetic Inductors for Low Power, High Frequency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. CD (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Power Module with High Temperature Gate Driver and Insulated Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/HITEC-WP11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of high frequency, highly integrated inductive DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply with Integrated PassivEs.The EU FP7 PowerSwipe Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian O Mathuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricky Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. pp.278-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated coreless transformer for high temperatures design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6632000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, High Frequency Micro-Inductors for Low Power DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. paper 390, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference (SMM 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Temperature Ultrafast Isolated Converter to Turn-Off Normally-On SiC JFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dhokkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.3581, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a temperature dependent magnetic model in Simplorer using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated common mode capacitors for SiC JFET inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Fort Worth, TX, United States. pp.196 - 202, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2011.5744597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mogniotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of nanocrystalline material using fractional calculus taking into account temperature dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des non-linéarités dans les condensateurs céramiques haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Temperature Ageing on Active and Passive Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siméon Dampieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant power cycling for accelerated ageing of supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kreczanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microtherm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar inductors for high frequency DC-DC converters using microwave magnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.1890 - 1894, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and lab-scale power module technologies : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.2426 - 2431, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par la simulation des modèles d'interconnexion nécessaires à la conception de convertisseurs à découpage monolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 : Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar Design: How to Spare Nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interconnect in integrated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate circuit layout optimization of power module regarding transient current imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte du câblage dans la conception et l'optimisation des Systèmes Intégrés de l'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar busbar optimization regarding current sharing and stray inductance minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside a power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Conference, 2004. 39th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of new emerged packages for high-power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion Intelligent Motion Conference, PCIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductors and power layout: new challenges for the optimization of high power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialist Conference, 2003. PESC '03.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power integration: electrical analysis of new emerging package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'ensemble de la connectique d'un onduleur triphasé de 200 kVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Superposition of a Hybrid PV/CPV Utility-Scale Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Systems‐On‐Chip: Practical Aspects of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-247, 2016, Print ISBN:9781786300812 - Online ISBN:9781119377702. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119377702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Fabrication of Planar Inductors for High Frequency DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Malkinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2012, 978-953-51-0637-1. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une methodologie de conception des interconnexions pour les dispositifs de l'electronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des composants passifs dans un environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard Lyon 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2022.3144281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Penven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2018.2874100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2016.2544346" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0683-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Voiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2502058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283366" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasterczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2007.900453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Pasterczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.880356" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10752047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246548" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264347" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184706v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215746" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frattini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914817" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mrad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352262" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Semard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352268" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali R. Meuret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393984" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920109v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesl&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPEIM.2018.8525236" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841407" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793763" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voiron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Picun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/HITEC-WP11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739037v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O Mathuna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kulkarni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Anthony" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cordero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6632000" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Dampieni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316363" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347559" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194238v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415967v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilliere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200748v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920107v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aime" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256790" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415965v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pasterczyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198358v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188220v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196319v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119377702" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilli&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2022.3144281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Penven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2018.2874100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2016.2544346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0683-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Voiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2502058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283366" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasterczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2007.900453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Pasterczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.880356" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10752047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246548" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264347" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215746" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frattini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914817" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Semard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352268" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali R. Meuret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393984" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caillaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPEIM.2018.8525236" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352262" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841407" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793763" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voiron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Picun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/HITEC-WP11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O Mathuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kulkarni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Anthony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cordero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6632000" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Dampieni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316363" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347559" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415967v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilliere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920107v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aime" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256790" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415965v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pasterczyk" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184512v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196319v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119377702" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilli&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>