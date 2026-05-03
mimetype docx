--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christian martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian MARTIN, Professeur des Universités, Université Claude Bernard Lyon 1, Laboratoire Ampère UMR5005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DC/DC Converters for Concentrating Photovoltaics (CPVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.7162. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16207162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High-to-Low Voltage, Low-Power, Isolated DC/DC Converter for EV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE J. Emerg. Sel. Topics Power Electron.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.6929-6937. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2022.3144281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-of-Experiments-based approach to design planar transformers for high-voltage low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metalized film capacitor connection to reduce stray inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2018.2874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature GaN Active-Clamp Flyback Converter With Resonant Operation Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.1077 - 1085. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2016.2544346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of state-of-the-art and proposal for high frequency inductive step-down DC-DC converter in advanced CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.201 - 211. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0683-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz 91.5% Peak Efficiency Integrated Buck Converter With a Three-MOSFET Cascode Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.3985 - 3988. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2502058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.7026604. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP (99), pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Mouawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.553 - 560. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of high temperature power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electromagnetic Coupling and Current Distribution inside a Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 893-901. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2007.900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Circuit Layout Optimization of Power Module Regarding Transient Current Imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-J. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.1176 - 1184. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2006.880356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Current Control for an Open-Winding Synchronous Machine with Local Estimation of the Electromotive Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental demonstration of a high efficiency class EF inverter for VHF power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10752047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized integration of a modular motor driver in a low voltage high power, open winding synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM ; Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Partial Power Cascaded DC/DC Topology for CPV Application: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Integrated Modular Motor Drive for Low Voltage High Power Permanent Magnet Synchronous Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DC/DC Partial Power Conversion to Concentrator Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high-to-low voltage, low-power integrated isolated DC/DC converters for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation de l'intégration d'un onduleur modulaire dans des machines synchrone à bobinage ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées GDR SEEDS - Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration topologique et optimisation d'un convertisseur isolé 400 V -12 V, 1 W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of high-efficiency 1W 500V-12V isolated low-cost DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.11, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the challenges in GaN HEMT-based designs from component to board development level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Workshop on Wide Bandgap Power Devices and Applications (WiPDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA46397.2019.8998816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for high-voltage low-power integrated DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Frattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Shunt Resistor-based Current Measurements for Fast Switching GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronic Integration and packaging for aeronautic application in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de microfabrication de transformateurs intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Coplanar Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Sari, Laboratoire Ampère, Feb 2018, Lyon, France. pp.730 - 735, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved topology of DC capacitors for differential mode noise mitigation in inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali R. Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC/APEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2018.8393984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la configuration des capacités de découplage sur le pré filtrage des perturbations de mode différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the PCB-Embedding Technology in Power Electronics – State of the Art and Proposed Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Leslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-PEIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, College Park, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DPEIM.2018.8525236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacturing and characterization of printed circuit board embedded inductors for power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Lesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Inverter for EMC Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D integration of point-of-load DC/DC converter for minimized interconnection parasitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS-ITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated High-Temperature Isolation barrier with Coreless Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Integration of High-Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th workshop on Advances in Analog Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single switch resonant and quasi-resonant converter suitable for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Active-Clamp Flyback Converter with Resonant Operation Over a Wide Input Voltage Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Input Voltage Range 1 MHz Full Converter with 95% Peak Effic iency for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a highly integrated, high frequency, low power DC-DC converter with cascode power stage with a 2.5D approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et implémentation d’un convertisseur DC-DC intégré haute fréquence (100 - 200 MHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR SEEDS, pôle ISP3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Discrete Integrated Coreless Signal Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Picun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated packaging allows for improvement in switching characteristics of silicon carbide devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar, Double-Layer Magnetic Inductors for Low Power, High Frequency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. CD (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Power Module with High Temperature Gate Driver and Insulated Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/HITEC-WP11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of high frequency, highly integrated inductive DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply with Integrated PassivEs.The EU FP7 PowerSwipe Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian O Mathuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricky Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. pp.278-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated coreless transformer for high temperatures design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6632000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, High Frequency Micro-Inductors for Low Power DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. paper 390, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference (SMM 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Temperature Ultrafast Isolated Converter to Turn-Off Normally-On SiC JFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dhokkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.3581, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a temperature dependent magnetic model in Simplorer using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated common mode capacitors for SiC JFET inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Fort Worth, TX, United States. pp.196 - 202, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2011.5744597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mogniotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of nanocrystalline material using fractional calculus taking into account temperature dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des non-linéarités dans les condensateurs céramiques haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Temperature Ageing on Active and Passive Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siméon Dampieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant power cycling for accelerated ageing of supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kreczanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microtherm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar inductors for high frequency DC-DC converters using microwave magnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.1890 - 1894, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and lab-scale power module technologies : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.2426 - 2431, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par la simulation des modèles d'interconnexion nécessaires à la conception de convertisseurs à découpage monolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 : Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar Design: How to Spare Nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interconnect in integrated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate circuit layout optimization of power module regarding transient current imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte du câblage dans la conception et l'optimisation des Systèmes Intégrés de l'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar busbar optimization regarding current sharing and stray inductance minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside a power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Conference, 2004. 39th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of new emerged packages for high-power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion Intelligent Motion Conference, PCIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductors and power layout: new challenges for the optimization of high power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialist Conference, 2003. PESC '03.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power integration: electrical analysis of new emerging package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'ensemble de la connectique d'un onduleur triphasé de 200 kVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Superposition of a Hybrid PV/CPV Utility-Scale Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Systems‐On‐Chip: Practical Aspects of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-247, 2016, Print ISBN:9781786300812 - Online ISBN:9781119377702. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119377702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Fabrication of Planar Inductors for High Frequency DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Malkinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2012, 978-953-51-0637-1. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une methodologie de conception des interconnexions pour les dispositifs de l'electronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des composants passifs dans un environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard Lyon 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christian martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian MARTIN, Professeur des Universités, Université Claude Bernard Lyon 1, Laboratoire Ampère UMR5005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DC/DC Converters for Concentrating Photovoltaics (CPVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.7162. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16207162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High-to-Low Voltage, Low-Power, Isolated DC/DC Converter for EV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE J. Emerg. Sel. Topics Power Electron.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.6929-6937. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2022.3144281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-of-Experiments-based approach to design planar transformers for high-voltage low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metalized film capacitor connection to reduce stray inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2018.2874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature GaN Active-Clamp Flyback Converter With Resonant Operation Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.1077 - 1085. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2016.2544346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of state-of-the-art and proposal for high frequency inductive step-down DC-DC converter in advanced CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.201 - 211. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0683-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz 91.5% Peak Efficiency Integrated Buck Converter With a Three-MOSFET Cascode Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.3985 - 3988. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2502058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.7026604. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP (99), pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Mouawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.553 - 560. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of high temperature power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electromagnetic Coupling and Current Distribution inside a Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 893-901. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2007.900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Circuit Layout Optimization of Power Module Regarding Transient Current Imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-J. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.1176 - 1184. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2006.880356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Current Control for an Open-Winding Synchronous Machine with Local Estimation of the Electromotive Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental demonstration of a high efficiency class EF inverter for VHF power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10752047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized integration of a modular motor driver in a low voltage high power, open winding synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM ; Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Partial Power Cascaded DC/DC Topology for CPV Application: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Integrated Modular Motor Drive for Low Voltage High Power Permanent Magnet Synchronous Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DC/DC Partial Power Conversion to Concentrator Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high-to-low voltage, low-power integrated isolated DC/DC converters for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation de l'intégration d'un onduleur modulaire dans des machines synchrone à bobinage ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées GDR SEEDS - Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration topologique et optimisation d'un convertisseur isolé 400 V -12 V, 1 W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of high-efficiency 1W 500V-12V isolated low-cost DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.11, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the challenges in GaN HEMT-based designs from component to board development level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Workshop on Wide Bandgap Power Devices and Applications (WiPDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA46397.2019.8998816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for high-voltage low-power integrated DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Frattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Shunt Resistor-based Current Measurements for Fast Switching GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de microfabrication de transformateurs intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronic Integration and packaging for aeronautic application in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Coplanar Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Sari, Laboratoire Ampère, Feb 2018, Lyon, France. pp.730 - 735, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved topology of DC capacitors for differential mode noise mitigation in inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali R. Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC/APEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2018.8393984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la configuration des capacités de découplage sur le pré filtrage des perturbations de mode différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the PCB-Embedding Technology in Power Electronics – State of the Art and Proposed Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Leslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-PEIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, College Park, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DPEIM.2018.8525236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacturing and characterization of printed circuit board embedded inductors for power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Lesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Inverter for EMC Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Integration of High-Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th workshop on Advances in Analog Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D integration of point-of-load DC/DC converter for minimized interconnection parasitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS-ITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated High-Temperature Isolation barrier with Coreless Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single switch resonant and quasi-resonant converter suitable for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Active-Clamp Flyback Converter with Resonant Operation Over a Wide Input Voltage Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Input Voltage Range 1 MHz Full Converter with 95% Peak Effic iency for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a highly integrated, high frequency, low power DC-DC converter with cascode power stage with a 2.5D approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et implémentation d’un convertisseur DC-DC intégré haute fréquence (100 - 200 MHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR SEEDS, pôle ISP3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Discrete Integrated Coreless Signal Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Picun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Power Module with High Temperature Gate Driver and Insulated Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/HITEC-WP11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar, Double-Layer Magnetic Inductors for Low Power, High Frequency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. CD (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated packaging allows for improvement in switching characteristics of silicon carbide devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of high frequency, highly integrated inductive DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply with Integrated PassivEs.The EU FP7 PowerSwipe Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian O Mathuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricky Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. pp.278-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated coreless transformer for high temperatures design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6632000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, High Frequency Micro-Inductors for Low Power DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. paper 390, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference (SMM 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Temperature Ultrafast Isolated Converter to Turn-Off Normally-On SiC JFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dhokkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.3581, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a temperature dependent magnetic model in Simplorer using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated common mode capacitors for SiC JFET inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Fort Worth, TX, United States. pp.196 - 202, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2011.5744597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mogniotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of nanocrystalline material using fractional calculus taking into account temperature dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des non-linéarités dans les condensateurs céramiques haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Temperature Ageing on Active and Passive Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siméon Dampieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant power cycling for accelerated ageing of supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kreczanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microtherm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar inductors for high frequency DC-DC converters using microwave magnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.1890 - 1894, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and lab-scale power module technologies : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.2426 - 2431, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par la simulation des modèles d'interconnexion nécessaires à la conception de convertisseurs à découpage monolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 : Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar Design: How to Spare Nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interconnect in integrated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate circuit layout optimization of power module regarding transient current imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte du câblage dans la conception et l'optimisation des Systèmes Intégrés de l'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar busbar optimization regarding current sharing and stray inductance minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside a power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Conference, 2004. 39th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of new emerged packages for high-power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion Intelligent Motion Conference, PCIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductors and power layout: new challenges for the optimization of high power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialist Conference, 2003. PESC '03.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power integration: electrical analysis of new emerging package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'ensemble de la connectique d'un onduleur triphasé de 200 kVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Superposition of a Hybrid PV/CPV Utility-Scale Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Systems‐On‐Chip: Practical Aspects of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-247, 2016, Print ISBN:9781786300812 - Online ISBN:9781119377702. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119377702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Fabrication of Planar Inductors for High Frequency DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Malkinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2012, 978-953-51-0637-1. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une methodologie de conception des interconnexions pour les dispositifs de l'electronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des composants passifs dans un environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard Lyon 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2022.3144281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Penven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2018.2874100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2016.2544346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0683-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Voiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2502058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283366" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasterczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2007.900453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Pasterczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.880356" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10752047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246548" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264347" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215746" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frattini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914817" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Semard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352268" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali R. Meuret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393984" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caillaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPEIM.2018.8525236" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352262" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841407" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793763" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voiron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Picun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/HITEC-WP11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O Mathuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kulkarni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Anthony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cordero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6632000" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Dampieni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316363" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347559" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415967v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilliere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920107v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aime" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256790" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415965v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pasterczyk" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184512v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196319v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119377702" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilli&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2022.3144281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Penven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2018.2874100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2016.2544346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0683-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Voiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2502058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283366" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasterczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2007.900453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Pasterczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.880356" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10752047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246548" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264347" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215746" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frattini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914817" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Semard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352268" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali R. Meuret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393984" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caillaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPEIM.2018.8525236" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352262" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841407" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793763" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voiron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Picun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191419v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/HITEC-WP11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O Mathuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kulkarni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Anthony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cordero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6632000" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Dampieni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316363" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347559" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415967v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilliere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pasterczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aime" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256790" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184512v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196319v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119377702" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilli&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>