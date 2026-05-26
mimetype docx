--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christian martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian MARTIN, Professeur des Universités, Université Claude Bernard Lyon 1, Laboratoire Ampère UMR5005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DC/DC Converters for Concentrating Photovoltaics (CPVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.7162. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16207162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High-to-Low Voltage, Low-Power, Isolated DC/DC Converter for EV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE J. Emerg. Sel. Topics Power Electron.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.6929-6937. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2022.3144281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-of-Experiments-based approach to design planar transformers for high-voltage low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metalized film capacitor connection to reduce stray inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2018.2874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature GaN Active-Clamp Flyback Converter With Resonant Operation Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.1077 - 1085. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2016.2544346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of state-of-the-art and proposal for high frequency inductive step-down DC-DC converter in advanced CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.201 - 211. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0683-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz 91.5% Peak Efficiency Integrated Buck Converter With a Three-MOSFET Cascode Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.3985 - 3988. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2502058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.7026604. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP (99), pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Mouawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.553 - 560. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of high temperature power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electromagnetic Coupling and Current Distribution inside a Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 893-901. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2007.900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Circuit Layout Optimization of Power Module Regarding Transient Current Imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-J. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.1176 - 1184. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2006.880356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Current Control for an Open-Winding Synchronous Machine with Local Estimation of the Electromotive Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental demonstration of a high efficiency class EF inverter for VHF power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10752047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized integration of a modular motor driver in a low voltage high power, open winding synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM ; Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Partial Power Cascaded DC/DC Topology for CPV Application: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Integrated Modular Motor Drive for Low Voltage High Power Permanent Magnet Synchronous Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DC/DC Partial Power Conversion to Concentrator Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high-to-low voltage, low-power integrated isolated DC/DC converters for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation de l'intégration d'un onduleur modulaire dans des machines synchrone à bobinage ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées GDR SEEDS - Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration topologique et optimisation d'un convertisseur isolé 400 V -12 V, 1 W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of high-efficiency 1W 500V-12V isolated low-cost DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.11, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the challenges in GaN HEMT-based designs from component to board development level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Workshop on Wide Bandgap Power Devices and Applications (WiPDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA46397.2019.8998816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for high-voltage low-power integrated DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Frattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Shunt Resistor-based Current Measurements for Fast Switching GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de microfabrication de transformateurs intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronic Integration and packaging for aeronautic application in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Coplanar Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Sari, Laboratoire Ampère, Feb 2018, Lyon, France. pp.730 - 735, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved topology of DC capacitors for differential mode noise mitigation in inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali R. Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC/APEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2018.8393984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la configuration des capacités de découplage sur le pré filtrage des perturbations de mode différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the PCB-Embedding Technology in Power Electronics – State of the Art and Proposed Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Leslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-PEIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, College Park, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DPEIM.2018.8525236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacturing and characterization of printed circuit board embedded inductors for power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Lesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Inverter for EMC Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Integration of High-Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th workshop on Advances in Analog Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D integration of point-of-load DC/DC converter for minimized interconnection parasitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS-ITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated High-Temperature Isolation barrier with Coreless Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single switch resonant and quasi-resonant converter suitable for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Active-Clamp Flyback Converter with Resonant Operation Over a Wide Input Voltage Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Input Voltage Range 1 MHz Full Converter with 95% Peak Effic iency for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a highly integrated, high frequency, low power DC-DC converter with cascode power stage with a 2.5D approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et implémentation d’un convertisseur DC-DC intégré haute fréquence (100 - 200 MHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR SEEDS, pôle ISP3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Discrete Integrated Coreless Signal Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Picun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Power Module with High Temperature Gate Driver and Insulated Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/HITEC-WP11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar, Double-Layer Magnetic Inductors for Low Power, High Frequency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. CD (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated packaging allows for improvement in switching characteristics of silicon carbide devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of high frequency, highly integrated inductive DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply with Integrated PassivEs.The EU FP7 PowerSwipe Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian O Mathuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricky Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. pp.278-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated coreless transformer for high temperatures design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6632000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, High Frequency Micro-Inductors for Low Power DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. paper 390, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference (SMM 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Temperature Ultrafast Isolated Converter to Turn-Off Normally-On SiC JFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dhokkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.3581, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a temperature dependent magnetic model in Simplorer using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated common mode capacitors for SiC JFET inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Fort Worth, TX, United States. pp.196 - 202, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2011.5744597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mogniotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of nanocrystalline material using fractional calculus taking into account temperature dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des non-linéarités dans les condensateurs céramiques haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Temperature Ageing on Active and Passive Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siméon Dampieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant power cycling for accelerated ageing of supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kreczanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microtherm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar inductors for high frequency DC-DC converters using microwave magnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.1890 - 1894, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and lab-scale power module technologies : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.2426 - 2431, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par la simulation des modèles d'interconnexion nécessaires à la conception de convertisseurs à découpage monolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 : Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar Design: How to Spare Nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interconnect in integrated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate circuit layout optimization of power module regarding transient current imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte du câblage dans la conception et l'optimisation des Systèmes Intégrés de l'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar busbar optimization regarding current sharing and stray inductance minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside a power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Conference, 2004. 39th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of new emerged packages for high-power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion Intelligent Motion Conference, PCIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductors and power layout: new challenges for the optimization of high power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialist Conference, 2003. PESC '03.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power integration: electrical analysis of new emerging package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'ensemble de la connectique d'un onduleur triphasé de 200 kVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Superposition of a Hybrid PV/CPV Utility-Scale Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Systems‐On‐Chip: Practical Aspects of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-247, 2016, Print ISBN:9781786300812 - Online ISBN:9781119377702. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119377702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Fabrication of Planar Inductors for High Frequency DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Malkinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2012, 978-953-51-0637-1. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une methodologie de conception des interconnexions pour les dispositifs de l'electronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des composants passifs dans un environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard Lyon 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christian martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christian MARTIN, Professeur des Universités, Université Claude Bernard Lyon 1, Laboratoire Ampère UMR5005</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DC/DC Converters for Concentrating Photovoltaics (CPVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.7162. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16207162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High-to-Low Voltage, Low-Power, Isolated DC/DC Converter for EV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE J. Emerg. Sel. Topics Power Electron.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.6929-6937. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2022.3144281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design-of-Experiments-based approach to design planar transformers for high-voltage low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include frequency dependent complex permeability Into SPICE models to improve EMI filters design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.056604. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5004630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of metalized film capacitor connection to reduce stray inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2018.2874100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature GaN Active-Clamp Flyback Converter With Resonant Operation Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.1077 - 1085. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2016.2544346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of state-of-the-art and proposal for high frequency inductive step-down DC-DC converter in advanced CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.201 - 211. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0683-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study: Dynamic and Thermal Behavior of Nanocrystalline and Powder Magnetic Materials in a Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (10), pp.3768-3776. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-3846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 MHz 91.5% Peak Efficiency Integrated Buck Converter With a Three-MOSFET Cascode Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.3985 - 3988. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2502058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Prediction and Precise Modeling of Magnetic Powder Components in DC-DC Power Converter Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.2232 - 2238. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2330952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.7026604. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, PP (99), pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Mouawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.553 - 560. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of high temperature power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electromagnetic Coupling and Current Distribution inside a Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 893-901. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2007.900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Circuit Layout Optimization of Power Module Regarding Transient Current Imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-J. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.1176 - 1184. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2006.880356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Current Control for an Open-Winding Synchronous Machine with Local Estimation of the Electromotive Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symphosium de Génie Electrique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Transformer with Integrated Leakage Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7thIEEE Global Power, Energy and Communication Conference (GPECOM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bochum, Germany. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GPECOM65896.2025.11061939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental demonstration of a high efficiency class EF inverter for VHF power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10752047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized integration of a modular motor driver in a low voltage high power, open winding synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM ; Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Integrated Modular Motor Drive for Low Voltage High Power Permanent Magnet Synchronous Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Partial Power Cascaded DC/DC Topology for CPV Application: A Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 14th International Conference on Power Electronics and Drive Systems (PEDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDS57185.2023.10246548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DC/DC Partial Power Conversion to Concentrator Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high-to-low voltage, low-power integrated isolated DC/DC converters for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation de l'intégration d'un onduleur modulaire dans des machines synchrone à bobinage ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées GDR SEEDS - Conférence des jeunes chercheurs en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration topologique et optimisation d'un convertisseur isolé 400 V -12 V, 1 W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of high-efficiency 1W 500V-12V isolated low-cost DC/DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'20 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.11, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the challenges in GaN HEMT-based designs from component to board development level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Avino-Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Workshop on Wide Bandgap Power Devices and Applications (WiPDA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDA46397.2019.8998816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for high-voltage low-power integrated DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Frattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8914817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Shunt Resistor-based Current Measurements for Fast Switching GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilini Wickramasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronic Integration and packaging for aeronautic application in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle fréquentiel large bande pour inductances de filtrage CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de microfabrication de transformateurs intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Coplanar Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Semard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Sari, Laboratoire Ampère, Feb 2018, Lyon, France. pp.730 - 735, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved topology of DC capacitors for differential mode noise mitigation in inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali R. Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC/APEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2018.8393984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the PCB-Embedding Technology in Power Electronics – State of the Art and Proposed Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Leslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-PEIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, College Park, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DPEIM.2018.8525236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la configuration des capacités de découplage sur le pré filtrage des perturbations de mode différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque international &amp; exposition sur la compatibilité électromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacturing and characterization of printed circuit board embedded inductors for power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Lesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Inverter for EMC Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft (MEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Frequency Dependent Complex Permeability Into SPICE Models To Improve EMI Filters Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Yade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D integration of point-of-load DC/DC converter for minimized interconnection parasitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS-ITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated High-Temperature Isolation barrier with Coreless Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Integration of High-Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th workshop on Advances in Analog Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single switch resonant and quasi-resonant converter suitable for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Active-Clamp Flyback Converter with Resonant Operation Over a Wide Input Voltage Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Input Voltage Range 1 MHz Full Converter with 95% Peak Effic iency for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a highly integrated, high frequency, low power DC-DC converter with cascode power stage with a 2.5D approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et implémentation d’un convertisseur DC-DC intégré haute fréquence (100 - 200 MHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR SEEDS, pôle ISP3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single-Phase Two-Winding Transformer Dynamic Model for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference - SMM22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated packaging allows for improvement in switching characteristics of silicon carbide devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Discrete Integrated Coreless Signal Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Picun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar, Double-Layer Magnetic Inductors for Low Power, High Frequency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. CD (5 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN Power Module with High Temperature Gate Driver and Insulated Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/HITEC-WP11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Precise Modeling for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of high frequency, highly integrated inductive DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply with Integrated PassivEs.The EU FP7 PowerSwipe Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian O Mathuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricky Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. pp.278-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated coreless transformer for high temperatures design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6632000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, High Frequency Micro-Inductors for Low Power DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. paper 390, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Components Dynamic Modeling With Thermal Coupling for Circuit Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Soft Magnetic Materials Conference (SMM 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Temperature Ultrafast Isolated Converter to Turn-Off Normally-On SiC JFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dhokkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.3581, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Falahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a temperature dependent magnetic model in Simplorer using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated common mode capacitors for SiC JFET inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mattavelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Fort Worth, TX, United States. pp.196 - 202, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2011.5744597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mogniotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of nanocrystalline material using fractional calculus taking into account temperature dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des non-linéarités dans les condensateurs céramiques haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion magnétique : influence du modèle d'hystérésis statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Temperature Ageing on Active and Passive Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Robutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siméon Dampieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant power cycling for accelerated ageing of supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kreczanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microtherm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar inductors for high frequency DC-DC converters using microwave magnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.1890 - 1894, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and lab-scale power module technologies : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.2426 - 2431, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par la simulation des modèles d'interconnexion nécessaires à la conception de convertisseurs à découpage monolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 : Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème EPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar Design: How to Spare Nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interconnect in integrated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate circuit layout optimization of power module regarding transient current imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte du câblage dans la conception et l'optimisation des Systèmes Intégrés de l'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar busbar optimization regarding current sharing and stray inductance minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside a power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Conference, 2004. 39th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of new emerged packages for high-power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion Intelligent Motion Conference, PCIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductors and power layout: new challenges for the optimization of high power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialist Conference, 2003. PESC '03.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power integration: electrical analysis of new emerging package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'ensemble de la connectique d'un onduleur triphasé de 200 kVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformateur matriciel avec inductance de fuite intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Mensouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Superposition of a Hybrid PV/CPV Utility-Scale Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON CONCENTRATOR PHOTOVOLTAIC SYSTEMS (CPV-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Switching Frequency Inductive DC/DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Systems‐On‐Chip: Practical Aspects of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.213-247, 2016, Print ISBN:9781786300812 - Online ISBN:9781119377702. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119377702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Fabrication of Planar Inductors for High Frequency DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Malkinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2012, 978-953-51-0637-1. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une methodologie de conception des interconnexions pour les dispositifs de l'electronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des composants passifs dans un environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Claude Bernard Lyon 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2022.3144281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Penven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2018.2874100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2016.2544346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0683-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Voiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2502058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283366" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasterczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2007.900453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Pasterczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.880356" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10752047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246548" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264347" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215746" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frattini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914817" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Semard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352268" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali R. Meuret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393984" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caillaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPEIM.2018.8525236" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352262" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841407" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793763" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voiron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Picun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191419v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/HITEC-WP11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O Mathuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kulkarni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Anthony" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cordero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6632000" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Dampieni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316363" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347559" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415967v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilliere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pasterczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aime" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256790" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184512v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196319v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119377702" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilli&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2022.3144281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Penven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2018.2874100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2016.2544346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0683-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3846-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Voiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2502058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2330952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283366" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasterczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2007.900453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Pasterczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.880356" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Mensouri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM65896.2025.11061939" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10752047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS57185.2023.10246548" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215746" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frattini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8914817" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Semard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352268" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali R. Meuret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393984" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caillaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesl&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPEIM.2018.8525236" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352262" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841407" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793763" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voiron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187711v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Picun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/HITEC-WP11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O Mathuna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kulkarni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Anthony" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cordero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6632000" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739021v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sorel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dhokkar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342486" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744597" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Dampieni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316363" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369385v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347559" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415967v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilliere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412423v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pasterczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aime" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256790" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184512v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196319v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233853v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119377702" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilli&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01952800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>