--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -429,109 +429,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie « orientalisante » et sceaux égéens : réflexions sur l’iconographie et la transmission conceptuelle de l’hybridité femme-animal en Grèce ancienne</w:t>
+                <w:t xml:space="preserve">Au seuil des mondes : la face gorgonéenne dans l’imaginaire funéraire étrusque du viie siècle av. J.‑C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Phialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antike Kunst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Supplément 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/frontieres.1087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03907134v1</w:t>
+                <w:t xml:space="preserve">hal-03737255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des idoles démembrées. Sur la piste des simulacres funéraires et des contextes orientalisants des fouilles Bonaparte à Vulci</w:t>
               </w:r>
@@ -601,365 +597,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au seuil des mondes : la face gorgonéenne dans l’imaginaire funéraire étrusque du viie siècle av. J.‑C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bourse ou la mort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Mandić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/frontieres.1087⟩</w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS n° 2, pp.78-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737255v1</w:t>
+                <w:t xml:space="preserve">hal-03737311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du banquet grec à l’imaginaire funéraire étrusque : les hybrides oculaires de la céramique attique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gaia.3529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bourse ou la mort ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exékias en ses demeures : l'itineraire de la &amp;quot;nef du patriarche&amp;quot; des fouilles Bonaparte a Vulci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, HS n° 2, pp.78-98. </w:t>
+              <w:t xml:space="preserve">Archaeologiae : Research by Foreign Missions in Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XX (1/2), pp.11-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19272/202209502002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737311v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exékias en ses demeures : l'itineraire de la &amp;quot;nef du patriarche&amp;quot; des fouilles Bonaparte a Vulci</w:t>
+                <w:t xml:space="preserve">Imagerie « orientalisante » et sceaux égéens : réflexions sur l’iconographie et la transmission conceptuelle de l’hybridité femme-animal en Grèce ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Phialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeologiae : Research by Foreign Missions in Italy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antike Kunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.3-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03907125v1</w:t>
+                <w:t xml:space="preserve">halshs-03907134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vase à la mer, de Vulci à Madrid : l'olpé corinthienne de la collection Ferrá</w:t>
               </w:r>
@@ -1576,243 +1576,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodian Orientalising Jewellery in 19th Century Collecting Europe</w:t>
+                <w:t xml:space="preserve">Πότνια λαγών. Un’identità religiosa laconizzante? Origine, attestazioni e simbologia dell’iconografia arcaica della Signora delle lepri in Magna Grecia ed Etruria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documenting Ancient Rhodes : The Archaeological Excavations and Rhodian Antiquities in the 19th to early 20th century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Schierup, Feb 2017, Copenhagen, Netherlands. pp.134-144</w:t>
+              <w:t xml:space="preserve">Dialoghi sull'Archeologia della Magna Grecia e del Mediterraneo Atti del III Convegno Internazionale di Studi, 2019 III.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paestum, Italy. pp.527-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02295503v1</w:t>
+                <w:t xml:space="preserve">hal-02550141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « sirène » d’Orient en Occident comme exemple de la sélection culturelle des hybrides féminins en Méditerranée orientalisante (viiie-vie siècle av. J.-C.)</w:t>
+                <w:t xml:space="preserve">Rhodian Orientalising Jewellery in 19th Century Collecting Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'animal et l'homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documenting Ancient Rhodes : The Archaeological Excavations and Rhodian Antiquities in the 19th to early 20th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Schierup, Feb 2017, Copenhagen, Netherlands. pp.134-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02295523v1</w:t>
+                <w:t xml:space="preserve">halshs-02295503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Πότνια λαγών. Un’identità religiosa laconizzante? Origine, attestazioni e simbologia dell’iconografia arcaica della Signora delle lepri in Magna Grecia ed Etruria</w:t>
+                <w:t xml:space="preserve">La « sirène » d’Orient en Occident comme exemple de la sélection culturelle des hybrides féminins en Méditerranée orientalisante (viiie-vie siècle av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialoghi sull'Archeologia della Magna Grecia e del Mediterraneo Atti del III Convegno Internazionale di Studi, 2019 III.3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'animal et l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.5065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550141v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02295523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulié, Ch. Mazet, “The potnia Thérôn between Paros and Thasos: Tradition and innovation”, in M. Denti, D. Katsonopoulou, Ph. Zaphiropoulou éds, Parian and Cycladic Pottery of the Geometric and Archaic Periods: new archaeological records and research perspectives on production, functions and diffusion, à paraître</w:t>
               </w:r>
@@ -2809,51 +2809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BC18735"/>
+    <w:nsid w:val="27A3B022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-mazet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8898-3758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188874763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9380" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.13337" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K879Z2FR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.3529" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202209502002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26406/STETR81-08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costanzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Petta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/sous-le-regard-de-meduse/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Robcis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03152107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05293688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLP039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-mazet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8898-3758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188874763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9380" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.13337" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K879Z2FR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.07" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.3529" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202209502002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26406/STETR81-08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costanzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Petta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/sous-le-regard-de-meduse/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Robcis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03152107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05293688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLP039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>