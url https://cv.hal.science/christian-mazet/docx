--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -507,459 +507,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire des idoles démembrées. Sur la piste des simulacres funéraires et des contextes orientalisants des fouilles Bonaparte à Vulci</w:t>
+                <w:t xml:space="preserve">Imagerie « orientalisante » et sceaux égéens : réflexions sur l’iconographie et la transmission conceptuelle de l’hybridité femme-animal en Grèce ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Phialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antike Kunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.3-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03907111v1</w:t>
+                <w:t xml:space="preserve">halshs-03907134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bourse ou la mort ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mémoire des idoles démembrées. Sur la piste des simulacres funéraires et des contextes orientalisants des fouilles Bonaparte à Vulci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.07⟩</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134-1, pp.161-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.13337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737311v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du banquet grec à l’imaginaire funéraire étrusque : les hybrides oculaires de la céramique attique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bourse ou la mort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Mandić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25, </w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS n° 2, pp.78-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gaia.3529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737313v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exékias en ses demeures : l'itineraire de la &amp;quot;nef du patriarche&amp;quot; des fouilles Bonaparte a Vulci</w:t>
+                <w:t xml:space="preserve">Du banquet grec à l’imaginaire funéraire étrusque : les hybrides oculaires de la céramique attique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeologiae : Research by Foreign Missions in Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, XX (1/2), pp.11-34. </w:t>
+              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19272/202209502002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gaia.3529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03907125v1</w:t>
+                <w:t xml:space="preserve">hal-03737313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie « orientalisante » et sceaux égéens : réflexions sur l’iconographie et la transmission conceptuelle de l’hybridité femme-animal en Grèce ancienne</w:t>
+                <w:t xml:space="preserve">Exékias en ses demeures : l'itineraire de la &amp;quot;nef du patriarche&amp;quot; des fouilles Bonaparte a Vulci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Phialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antike Kunst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeologiae : Research by Foreign Missions in Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XX (1/2), pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/202209502002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03907134v1</w:t>
+                <w:t xml:space="preserve">halshs-03907125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vase à la mer, de Vulci à Madrid : l'olpé corinthienne de la collection Ferrá</w:t>
               </w:r>
@@ -1086,416 +1086,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La statuette étrusque d’Appoigny (Yonne, FR) : redécouverte locale ou importation d’époque gallo-romaine ?</w:t>
+                <w:t xml:space="preserve">Une autre ‘note auxerroise’. La statuette étrusque d’Appoigny (Yonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studi etruschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2018 (81), pp.137-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26406/STETR81-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02551244v1</w:t>
+                <w:t xml:space="preserve">hal-02550145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une autre ‘note auxerroise’. La statuette étrusque d’Appoigny (Yonne)</w:t>
+                <w:t xml:space="preserve">Un chef-d’œuvre de l’Orientalisant étrusque : le buste en bronze de la Tombe d’Isis à Vulci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi etruschi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26406/STETR81-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02550145v1</w:t>
+                <w:t xml:space="preserve">halshs-02551221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chef-d’œuvre de l’Orientalisant étrusque : le buste en bronze de la Tombe d’Isis à Vulci</w:t>
+                <w:t xml:space="preserve">La statuette étrusque d’Appoigny (Yonne, FR) : redécouverte locale ou importation d’époque gallo-romaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37, pp.46-47</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02551221v1</w:t>
+                <w:t xml:space="preserve">halshs-02551244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La πότνια θηρῶν ou les frontières de l’Autre. Réflexion archéologique sur la signification d'une image homérique en Grèce orientalisante</w:t>
+                <w:t xml:space="preserve">Des tombes étrusques au musée des Études. Histoire de la collection d’antiques d’Antoine Vivenel (1799-1862)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016.4, pp.63-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01499653v1</w:t>
+                <w:t xml:space="preserve">halshs-02550138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tombes étrusques au musée des Études. Histoire de la collection d’antiques d’Antoine Vivenel (1799-1862)</w:t>
+                <w:t xml:space="preserve">La πότνια θηρῶν ou les frontières de l’Autre. Réflexion archéologique sur la signification d'une image homérique en Grèce orientalisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Approches historiennes des images (I), 2016 (32), pp.17-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02550138v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01499653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1576,243 +1576,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Πότνια λαγών. Un’identità religiosa laconizzante? Origine, attestazioni e simbologia dell’iconografia arcaica della Signora delle lepri in Magna Grecia ed Etruria</w:t>
+                <w:t xml:space="preserve">Rhodian Orientalising Jewellery in 19th Century Collecting Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialoghi sull'Archeologia della Magna Grecia e del Mediterraneo Atti del III Convegno Internazionale di Studi, 2019 III.3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paestum, Italy. pp.527-538</w:t>
+              <w:t xml:space="preserve">Documenting Ancient Rhodes : The Archaeological Excavations and Rhodian Antiquities in the 19th to early 20th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Schierup, Feb 2017, Copenhagen, Netherlands. pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550141v1</w:t>
+                <w:t xml:space="preserve">halshs-02295503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodian Orientalising Jewellery in 19th Century Collecting Europe</w:t>
+                <w:t xml:space="preserve">La « sirène » d’Orient en Occident comme exemple de la sélection culturelle des hybrides féminins en Méditerranée orientalisante (viiie-vie siècle av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documenting Ancient Rhodes : The Archaeological Excavations and Rhodian Antiquities in the 19th to early 20th century</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'animal et l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.5065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02295503v1</w:t>
+                <w:t xml:space="preserve">halshs-02295523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « sirène » d’Orient en Occident comme exemple de la sélection culturelle des hybrides féminins en Méditerranée orientalisante (viiie-vie siècle av. J.-C.)</w:t>
+                <w:t xml:space="preserve">Πότνια λαγών. Un’identità religiosa laconizzante? Origine, attestazioni e simbologia dell’iconografia arcaica della Signora delle lepri in Magna Grecia ed Etruria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'animal et l'homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialoghi sull'Archeologia della Magna Grecia e del Mediterraneo Atti del III Convegno Internazionale di Studi, 2019 III.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paestum, Italy. pp.527-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cths.5065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02295523v1</w:t>
+                <w:t xml:space="preserve">hal-02550141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulié, Ch. Mazet, “The potnia Thérôn between Paros and Thasos: Tradition and innovation”, in M. Denti, D. Katsonopoulou, Ph. Zaphiropoulou éds, Parian and Cycladic Pottery of the Geometric and Archaic Periods: new archaeological records and research perspectives on production, functions and diffusion, à paraître</w:t>
               </w:r>
@@ -2809,51 +2809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27A3B022"/>
+    <w:nsid w:val="86B80B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-mazet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8898-3758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188874763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9380" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.13337" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K879Z2FR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.07" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.3529" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202209502002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26406/STETR81-08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costanzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Petta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/sous-le-regard-de-meduse/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Robcis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03152107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05293688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLP039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-mazet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8898-3758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188874763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9380" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.13337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K879Z2FR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gaia.3529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202209502002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26406/STETR81-08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costanzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Petta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/sous-le-regard-de-meduse/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Robcis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03152107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05293688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLP039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>