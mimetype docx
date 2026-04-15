--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Mercat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint de l'IREM de LyonDidactique et diffusion des mathématiques -- Modélisation --Utilisation de la technologie dans l'enseignement des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:400pt; height:400pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId8" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de didactique des mathématiques à l'université Claude Bernard Lyon 1 au laboratoire </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2HEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ER 4148), formateur d'enseignants à l'Institut Supérieure du Professorat et de l'Éducation (INSPE) de Lyon et directeur adjoint de l'Institut de Recherche sur l'Enseignement des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Institut de recherche sur l’enseignement des mathématiques (IREM) de Lyon est un lieu privilégié de rencontre et d’échanges pour tous les chercheurs et enseignants de l’académie de Lyon, sur les questions relevant de l’enseignement et la diffusion des mathématiques, de la maternelle à l’université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il y a vingt-huit IREM en France, un par académie, qui sont organisés en </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils ont été créés en 1969 avec les missions suivantes concernant les mathématiques et leur enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">contribuer à la formation des enseignants, initiale et continue ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaborer et diffuser des documents pour enseignants et formateurs ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mener des recherches sur l’enseignement des mathématiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaborer et diffuser une culture scientifique et technique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan individuel, l’IREM permet à chacun de ses membres de prendre du recul sur ses pratiques d’enseignant : poser ses questions, partager son expérience avec des collègues d’horizons variés, sur tous les aspects du métier ; s’informer sur les nouveautés : technologiques (logiciels, tableau blanc interactif, tablettes...), pédagogiques (socle commun, proba-stat au lycée...) ; recevoir une formation par la recherche, et de la visibilité pour son travail (publication, animation de stages, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012) Processus de diffusion discret: opérateur laplacien appliqué à l'étude de surfaces, sous la co-direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015) Émergence et évolution des objets mathématiques en Situation Didactique de Recherche de Problème: le cas des pavages archimédiens du plan, sous la direction de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Étude du développement d'une communauté d'intérêt autour de la conception et de l'expérimentation de ressources numériques en mathématiques, sous la direction de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Autour de la topologie et de la dynamique du problème à trois corps, sous la co-direction d'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Ghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Didactic Situations for the development of Creative Mathematical Thinking: A study on Functions and Algorithms.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinéia Zarpelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022) Facteurs impactant le succès en mathématiques pour les élèves ingénieurs. Sous la co-direction de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (En cours) Escape game au primaire. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Roloff Starosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en cours) Méthodes actives d'enseignement des mathématiques pour les élèves ingénieurs. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lamjed Brinsi (en cours) Enseignement-apprentissage des équations différentielles en école d'ingénieur. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalia María Salinas-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en cours) Les mathématiques de l'ingénieur par celles et ceux qui la pratiquent. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Emilio Villareal Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UANL, Monterrey, Mexique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myths & Maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2024-2025, Erasmus+,  Les contes, un outil pour construire des images mentales, modéliser, explorer les mathématiques autrement;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math4Sustainability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025-2027, Erasmus+, co-construire une exposition autour de questions socialement vives relatives à l'économie circulaire, la démocratie, l'énergie, le changement climatique et la biodiversité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Thinking Learning Environment for Teachers in Europe (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020-2023), Erasmus+, développement de la pensée algorithmique, plateforme de formation et de mutualisation de ressources pour les enseignants;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Math Trails in School, Curriculum and Educational Environments of Europe (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaSCE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2022), Erasmus+, rallyes mathématiques géolocalisés basé sur </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathCityMap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour ouvrir un œil scientifique sur le monde autour de nous.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovative enriching education processes for Mathematically Gifted Students in Europe (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InnoMath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2021), Erasmus+, débroussailler le terrain pour des enseignants qui auraient la &amp;quot;chance&amp;quot; d’avoir des élèves à haut potentiel dans leur classe et souhaiteraient ne pas trop les malmener, en proposant des ressources qui pourraient leur permettre de faire des activités authentiques en lien avec l’industrie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drive-Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020), Erasmus+, pédagogies actives pour l'enseignement des mathématiques pour les élèves ingénieurs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobile Math Trails for Europe (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoMaTrE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017-2020), Erasmus+, rallyes mathématiques géolocalisés basé sur </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathCityMap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour ouvrir un œil scientifique sur le monde autour de nous.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mcSquared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017), FP7, promouvoir la pensée mathématique créative des concepteurs de ressources pédagogiques numériques pour développer celle des élèves;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math-GeAr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017), Tempus IV, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Mathematics Education for Engineering Curricula in Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A comparative analysis of EU, Russia, Georgia and Armenia;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Math-Bridge (2009-2012), eContent+, adaptive eLearning platform for higher mathematics;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inter2Geo (2005-2009), eContent, Interoperable Interactive Geometry for Europe.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2010- Professeur à l'</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Claude Bernard Lyon 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, formateur à l'</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPÉ de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025 Responsable du master MEEF math INSPÉ de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2018 directeur de l'IREM de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2010 Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Montpellier 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-Août. 2003 Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Technique de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2002 Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, AustralieSep.-Dec.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 Professeur agrégé à Chennevières sur Marne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jan.-Août 1999 Bourse TMR, Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tel Aviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Israël</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept.-Déc. 1998 Bourse de l'</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mittag-Leffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">95-98 Allocataire Moniteur Normalien à l'</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Louis Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Strasbourg) ####</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches (Université Montpellier 2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">présentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat de l'Université Louis Pasteur (Strasbourg), sous la direction de Daniel Bennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 Agrégation de Mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 Magistère de l'École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 Diplôme d'Étude Approfondie (Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">90-95 École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice, Perception, and Analysis of Teaching and Learning Conception in Differential and Integral Calculus from the Perspective of Teachers and Students: A Comparison Between Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Maurício Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (2), pp.192. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci16020192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Active Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/edu-2022-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study from Université Claude Bernard, Lyon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.120-135. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/edu-2022-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-quatre tétraèdres pour un cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/6248-qa78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Development in Mathematics Education—Evaluation of a MOOC on Outdoor Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Jablonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.2975. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9222975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and Technology in Mathematics: From Story Telling to Algorithmic with Op'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Didactica Napocensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CADGME Sixth Central and Eastern European Conference on Computer Algebra and Dynamic Geometry Systems in Mathematics Education in Târgu-Mureș (Romania), 7-10 September 2016, 10 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/adn.10.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Digital Resources to Enhance Creative Mathematical Thinking in a Biomathematics Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue Articles: Technology-Enhanced Science, Technology, Engineering and Math Education, 18 (1), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Parameterization with Generalized Discrete Conformal Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0362-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition lycée-université, penser des dispositifs d'appui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 2 (2), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Curriculum Search for Intergeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5144/2008, 520-535, ISBN 978-3-540-85109-7, ISSN 0302-9743 (Print) 1611-3349 (Online) /www.springerlink.com/con. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear theories of discrete analytic functions. Integrable structure and isomonodromic Green's function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Suris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 583, pp.117-161. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/crll.2005.2005.583.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentials form a basis of discrete holomorphic functions on a compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 132 (2), pp.305-326. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/bsmf.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable and Conformal Twisted Boundary Conditions for sl(2) A-D-E Lattice Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.2623-2662. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/36/11/301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable and Conformal Boundary Conditions for Z_k Parafermions on a Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.5751-5772. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/34/29/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable Lattice Realizations of Conformal Twisted Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Orrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 517, pp.429--435. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00982-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann Surfaces and the Ising model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 218 (1), pp.177-216. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002200000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELIZACIÓN MATEMÁTICA COMO ESTRATEGIA DIDÁCTICA EN INGENIERÍA: UN ANÁLISIS BIBLIOGRÁFICO MATHEMATICAL MODELING AS A DIDACTIC STRATEGY IN ENGINEERING: A BIBLIOGRAPHIC ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalia M. Salinas Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar E. Villarreal Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Hinojosa Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LII Conferencia Nacional de Ingeniería (CNI2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Nacional de Facultades y Escuelas de Ingeniería (ANFEI), Jun 2025, Chihuahua, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ENSINO E A APRENDIZAGEM NA DISCIPLINA DE CÁLCULO DIFERENCIAL E INTEGRAL NO CURSO DE ENGENHARIA: AS VERSÕES FRANCESA E BRASILEIRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joseph Antoine Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Castanon Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasilian Congress of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Espírito Santo, Sep 2024, Vitória (Espírito Santo), Brazil. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37702/2175-957X.COBENGE.2024.5078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DISCIPLINA DE CÁLCULO DIFERENCIAL E INTEGRAL NO CURSO DE ENGENHARIA SOB A ÓTICA FRANCESA: A REALIDADE OBSERVADA NA UNIVERSITÉ CLAUDE BERNARD LYON 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51è COBENGE Congresso Brasileiro de Educação en Engenharia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37702/2175-957X.COBENGE.2023.4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mathématiques situées et à l’air libre avec MathCityMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ Toulouse Occitanie-Pyrénées; COPIRELEM, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Mathematics: Knots and Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Mathematical Education (ICME-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'étude des ateliers récréatifs à l'aide de l'analyse des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Cherix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaula Fiorelli Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man is the Measure of all Things - Math Trails in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Outdoor STEM Education in the digiTal Age (ROSETA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Porto, Portugal. pp.127-138, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37626/GA9783959871440.0.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big events in Mathematics using math trails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana De Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Locus at Undergraduate Level: A Creativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El­-Demerdash​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching (ICTMT 13,)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Impacting on the Collaborative Design of Digital Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the European Society for Research in Mathematics Education (CERME 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.3674-3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinesthetic Promotion of Function Graph Recognition at University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematical Education (ICME-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.24 - 31, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.1.1696.1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Perceptions of Mathematics in Engineering Courses from Partners of MetaMath and MathGeAr Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Kinesthetic Approach in Developing Mathematical Function Graphs Recognition and Understanding at University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El­-Demerdash​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADGME Sixth Central and Eastern European Conference on Computer Algebra and Dynamic Geometry Systems in Mathematics Education, 7-10 September, 2016, Targu Mures, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Targu Mures, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigned to creativity: didactical contract negotiation and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Émin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, erme Nad'a Vondrová, Jarmila Novotná, Feb 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion: un lieu pour une mathématique plus humaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachid Bebbouchi, USTHB, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigned to creativity: Didactical contract negotiation and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.996-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid Convergent Curvature Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGCI 2013 - 17th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.395-406, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modélisation didactique de la vulgarisation des mathématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et contrat social, Enjeux et défis pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.1914-1925, ISBN 978 - 2 - 8399 - 1115 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and flexible mesh parameterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth 2D Coordinate Systems on Discrete Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Discrete Laplace Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2011 - 7th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2GEO.NET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszow, Poland. pp.2986-2987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i2geo.net - a platform for sharing dynamic geometry resources all over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 7, Seventh congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszow, Poland. pp.2986-2987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature Estimation for Discrete Curves based on Auto-adaptive Masks of Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompIMAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Buffalo-Niagara, United States. pp.47-59, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12712-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00462513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Library of OpenGL-Based Mathematical Image Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin von Gagern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.174-185, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABLE INTERACTIVE GEOMETRY FOR EUROPE - FIRST TECHNOLOGICAL AND EDUCATIONAL RESULTS AND FUTURE CHALLENGES OF THE INTERGEO PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel M. Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 - Sixth Conference of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Intergeo Platform for Teaching and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dording</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergeo: Interoperable Interactive Geometry for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Virtual Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Constanta, Romania. pp.ISSN 1841-9844; ISSN 1841-9836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Complex Structure on Surfel Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann surfaces, linear and non-linear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Differential Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Oberwolfach, Germany. pp.653--727, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/OWR/2015/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Resources to Enhance Creative Mathematical Thinking in a Biomathematics Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADGME 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Târgu Mureş, Romania. , Sixth Central- and Eastern European Conference on Computer Algebra- and Dynamic Geometry Systems in Mathematics Education, 7-10 September, 2016 Târgu Mureş, Romania 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Nardi, C. Winsløw &amp; T. Hausberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. , pp. 527-528, 2016, Proceedings of the First Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Mathematics Education for Engineering Curricula in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Pohjolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Myllykoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sosnovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-71416-5. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71416-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques, term. S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Dordain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niladri Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan Prépamath, 5, 1998, Les interros des lycées, 978-2-09-182194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions Toward Digital Resources: Change, Invariance, and Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Okumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.389-444, 2019, Advances in Mathematics Education, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Digital Resources for the Development of Creative Mathematical Thinking: A Case of Teaching the Concept of Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Mathematics Teaching: Selected papers of the 13th ICTMT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19741-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De beaux entrelacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Alvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destination géométrie et topologie avec Thurston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pommier, pp.15-26, 2013, Voyages en mathématiques, 978-2-7465-0708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de documents pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Master interculturel en innovation éducative PREFALC - INSA de Lyon (France) - UTFPR (Brésil) - BUAP (Mexique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires Européennes, pp.59-76, 2013, 978-613-1-59541-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Athanase Papadopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Teichmüller theory. Vol. I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eur. Math. Soc., Zürich, pp.541--575, 2007, IRMA Lect. Math. Theor. Phys., 11, 978-3-03719-029-6. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable Boundaries and Universal TBA Functional Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kashiwara M.; Miwa T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathPhys Odyssey 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Birkhäuser, pp.391-413, 2002, Progress in Mathematical Physics, 978-1-4612-6605-1. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4612-0087-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Structures and Period Matrices of Polyhedral Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Polynomials and Discrete Holomorphic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete period matrices and related topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for external testing, The Intergeo Consortium, Deliverable N◦: D6.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Hasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European community. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holomorphie discrète et modèle d'Ising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Louis Pasteur - Strasbourg I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998STR13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Complex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00439782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements des mathématiques II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Melleray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Fondements des mathématiques II, Lyon, France. 2021, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId224"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Mercat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint de l'IREM de LyonDidactique et diffusion des mathématiques -- Modélisation --Utilisation de la technologie dans l'enseignement des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:400pt; height:400pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId8" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de didactique des mathématiques à l'université Claude Bernard Lyon 1 au laboratoire </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2HEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ER 4148), formateur d'enseignants à l'Institut Supérieure du Professorat et de l'Éducation (INSPE) de Lyon et directeur adjoint de l'Institut de Recherche sur l'Enseignement des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Institut de recherche sur l’enseignement des mathématiques (IREM) de Lyon est un lieu privilégié de rencontre et d’échanges pour tous les chercheurs et enseignants de l’académie de Lyon, sur les questions relevant de l’enseignement et la diffusion des mathématiques, de la maternelle à l’université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il y a vingt-huit IREM en France, un par académie, qui sont organisés en </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils ont été créés en 1969 avec les missions suivantes concernant les mathématiques et leur enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">contribuer à la formation des enseignants, initiale et continue ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaborer et diffuser des documents pour enseignants et formateurs ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mener des recherches sur l’enseignement des mathématiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaborer et diffuser une culture scientifique et technique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan individuel, l’IREM permet à chacun de ses membres de prendre du recul sur ses pratiques d’enseignant : poser ses questions, partager son expérience avec des collègues d’horizons variés, sur tous les aspects du métier ; s’informer sur les nouveautés : technologiques (logiciels, tableau blanc interactif, tablettes...), pédagogiques (socle commun, proba-stat au lycée...) ; recevoir une formation par la recherche, et de la visibilité pour son travail (publication, animation de stages, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012) Processus de diffusion discret: opérateur laplacien appliqué à l'étude de surfaces, sous la co-direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015) Émergence et évolution des objets mathématiques en Situation Didactique de Recherche de Problème: le cas des pavages archimédiens du plan, sous la direction de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Étude du développement d'une communauté d'intérêt autour de la conception et de l'expérimentation de ressources numériques en mathématiques, sous la direction de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Autour de la topologie et de la dynamique du problème à trois corps, sous la co-direction d'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Ghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Didactic Situations for the development of Creative Mathematical Thinking: A study on Functions and Algorithms.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinéia Zarpelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022) Facteurs impactant le succès en mathématiques pour les élèves ingénieurs. Sous la co-direction de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (En cours) Escape game au primaire. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Roloff Starosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en cours) Méthodes actives d'enseignement des mathématiques pour les élèves ingénieurs. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lamjed Brinsi (en cours) Enseignement-apprentissage des équations différentielles en école d'ingénieur. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalia María Salinas-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en cours) Les mathématiques de l'ingénieur par celles et ceux qui la pratiquent. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Emilio Villareal Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UANL, Monterrey, Mexique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myths & Maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2024-2025, Erasmus+,  Les contes, un outil pour construire des images mentales, modéliser, explorer les mathématiques autrement;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math4Sustainability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025-2027, Erasmus+, co-construire une exposition autour de questions socialement vives relatives à l'économie circulaire, la démocratie, l'énergie, le changement climatique et la biodiversité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Thinking Learning Environment for Teachers in Europe (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020-2023), Erasmus+, développement de la pensée algorithmique, plateforme de formation et de mutualisation de ressources pour les enseignants;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Math Trails in School, Curriculum and Educational Environments of Europe (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaSCE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2022), Erasmus+, rallyes mathématiques géolocalisés basé sur </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathCityMap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour ouvrir un œil scientifique sur le monde autour de nous.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovative enriching education processes for Mathematically Gifted Students in Europe (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InnoMath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2021), Erasmus+, débroussailler le terrain pour des enseignants qui auraient la &amp;quot;chance&amp;quot; d’avoir des élèves à haut potentiel dans leur classe et souhaiteraient ne pas trop les malmener, en proposant des ressources qui pourraient leur permettre de faire des activités authentiques en lien avec l’industrie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drive-Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020), Erasmus+, pédagogies actives pour l'enseignement des mathématiques pour les élèves ingénieurs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobile Math Trails for Europe (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoMaTrE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017-2020), Erasmus+, rallyes mathématiques géolocalisés basé sur </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathCityMap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour ouvrir un œil scientifique sur le monde autour de nous.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mcSquared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017), FP7, promouvoir la pensée mathématique créative des concepteurs de ressources pédagogiques numériques pour développer celle des élèves;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math-GeAr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017), Tempus IV, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Mathematics Education for Engineering Curricula in Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A comparative analysis of EU, Russia, Georgia and Armenia;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Math-Bridge (2009-2012), eContent+, adaptive eLearning platform for higher mathematics;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inter2Geo (2005-2009), eContent, Interoperable Interactive Geometry for Europe.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2010- Professeur à l'</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Claude Bernard Lyon 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, formateur à l'</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPÉ de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025 Responsable du master MEEF math INSPÉ de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2018 directeur de l'IREM de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2010 Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Montpellier 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-Août. 2003 Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Technique de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2002 Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, AustralieSep.-Dec.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 Professeur agrégé à Chennevières sur Marne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jan.-Août 1999 Bourse TMR, Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tel Aviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Israël</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept.-Déc. 1998 Bourse de l'</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mittag-Leffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">95-98 Allocataire Moniteur Normalien à l'</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Louis Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Strasbourg) ####</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches (Université Montpellier 2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">présentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat de l'Université Louis Pasteur (Strasbourg), sous la direction de Daniel Bennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 Agrégation de Mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 Magistère de l'École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 Diplôme d'Étude Approfondie (Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">90-95 École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice, Perception, and Analysis of Teaching and Learning Conception in Differential and Integral Calculus from the Perspective of Teachers and Students: A Comparison Between Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Maurício Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (2), pp.192. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci16020192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Active Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/edu-2022-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study from Université Claude Bernard, Lyon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.120-135. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/edu-2022-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Development in Mathematics Education—Evaluation of a MOOC on Outdoor Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Jablonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.2975. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9222975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-quatre tétraèdres pour un cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/6248-qa78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and Technology in Mathematics: From Story Telling to Algorithmic with Op'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Didactica Napocensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CADGME Sixth Central and Eastern European Conference on Computer Algebra and Dynamic Geometry Systems in Mathematics Education in Târgu-Mureș (Romania), 7-10 September 2016, 10 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/adn.10.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Digital Resources to Enhance Creative Mathematical Thinking in a Biomathematics Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue Articles: Technology-Enhanced Science, Technology, Engineering and Math Education, 18 (1), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Parameterization with Generalized Discrete Conformal Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0362-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition lycée-université, penser des dispositifs d'appui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 2 (2), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications conformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/jv9r-dd75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Curriculum Search for Intergeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5144/2008, 520-535, ISBN 978-3-540-85109-7, ISSN 0302-9743 (Print) 1611-3349 (Online) /www.springerlink.com/con. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear theories of discrete analytic functions. Integrable structure and isomonodromic Green's function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Suris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 583, pp.117-161. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/crll.2005.2005.583.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentials form a basis of discrete holomorphic functions on a compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 132 (2), pp.305-326. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/bsmf.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable and Conformal Twisted Boundary Conditions for sl(2) A-D-E Lattice Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.2623-2662. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/36/11/301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann Surfaces and the Ising model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 218 (1), pp.177-216. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002200000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable Lattice Realizations of Conformal Twisted Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Orrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 517, pp.429--435. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00982-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable and Conformal Boundary Conditions for Z_k Parafermions on a Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.5751-5772. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/34/29/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELIZACIÓN MATEMÁTICA COMO ESTRATEGIA DIDÁCTICA EN INGENIERÍA: UN ANÁLISIS BIBLIOGRÁFICO MATHEMATICAL MODELING AS A DIDACTIC STRATEGY IN ENGINEERING: A BIBLIOGRAPHIC ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalia M. Salinas Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar E. Villarreal Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Hinojosa Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LII Conferencia Nacional de Ingeniería (CNI2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Nacional de Facultades y Escuelas de Ingeniería (ANFEI), Jun 2025, Chihuahua, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ENSINO E A APRENDIZAGEM NA DISCIPLINA DE CÁLCULO DIFERENCIAL E INTEGRAL NO CURSO DE ENGENHARIA: AS VERSÕES FRANCESA E BRASILEIRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joseph Antoine Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Castanon Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasilian Congress of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Espírito Santo, Sep 2024, Vitória (Espírito Santo), Brazil. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37702/2175-957X.COBENGE.2024.5078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DISCIPLINA DE CÁLCULO DIFERENCIAL E INTEGRAL NO CURSO DE ENGENHARIA SOB A ÓTICA FRANCESA: A REALIDADE OBSERVADA NA UNIVERSITÉ CLAUDE BERNARD LYON 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51è COBENGE Congresso Brasileiro de Educação en Engenharia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37702/2175-957X.COBENGE.2023.4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mathématiques situées et à l’air libre avec MathCityMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ Toulouse Occitanie-Pyrénées; COPIRELEM, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Mathematics: Knots and Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Mathematical Education (ICME-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'étude des ateliers récréatifs à l'aide de l'analyse des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Cherix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaula Fiorelli Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man is the Measure of all Things - Math Trails in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Outdoor STEM Education in the digiTal Age (ROSETA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Porto, Portugal. pp.127-138, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37626/GA9783959871440.0.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big events in Mathematics using math trails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana De Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Locus at Undergraduate Level: A Creativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El­-Demerdash​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching (ICTMT 13,)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Impacting on the Collaborative Design of Digital Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the European Society for Research in Mathematics Education (CERME 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.3674-3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinesthetic Promotion of Function Graph Recognition at University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematical Education (ICME-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.24 - 31, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.1.1696.1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Perceptions of Mathematics in Engineering Courses from Partners of MetaMath and MathGeAr Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Kinesthetic Approach in Developing Mathematical Function Graphs Recognition and Understanding at University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El­-Demerdash​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADGME Sixth Central and Eastern European Conference on Computer Algebra and Dynamic Geometry Systems in Mathematics Education, 7-10 September, 2016, Targu Mures, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Targu Mures, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion: un lieu pour une mathématique plus humaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachid Bebbouchi, USTHB, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigned to creativity: Didactical contract negotiation and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.996-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigned to creativity: didactical contract negotiation and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Émin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, erme Nad'a Vondrová, Jarmila Novotná, Feb 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid Convergent Curvature Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGCI 2013 - 17th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.395-406, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modélisation didactique de la vulgarisation des mathématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et contrat social, Enjeux et défis pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.1914-1925, ISBN 978 - 2 - 8399 - 1115 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth 2D Coordinate Systems on Discrete Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and flexible mesh parameterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Discrete Laplace Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2011 - 7th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2GEO.NET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszow, Poland. pp.2986-2987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i2geo.net - a platform for sharing dynamic geometry resources all over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 7, Seventh congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszow, Poland. pp.2986-2987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Library of OpenGL-Based Mathematical Image Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin von Gagern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.174-185, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature Estimation for Discrete Curves based on Auto-adaptive Masks of Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompIMAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Buffalo-Niagara, United States. pp.47-59, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12712-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00462513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABLE INTERACTIVE GEOMETRY FOR EUROPE - FIRST TECHNOLOGICAL AND EDUCATIONAL RESULTS AND FUTURE CHALLENGES OF THE INTERGEO PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel M. Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 - Sixth Conference of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Intergeo Platform for Teaching and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dording</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergeo: Interoperable Interactive Geometry for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Virtual Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Constanta, Romania. pp.ISSN 1841-9844; ISSN 1841-9836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Complex Structure on Surfel Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann surfaces, linear and non-linear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Differential Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Oberwolfach, Germany. pp.653--727, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/OWR/2015/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Resources to Enhance Creative Mathematical Thinking in a Biomathematics Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADGME 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Târgu Mureş, Romania. , Sixth Central- and Eastern European Conference on Computer Algebra- and Dynamic Geometry Systems in Mathematics Education, 7-10 September, 2016 Târgu Mureş, Romania 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Nardi, C. Winsløw &amp; T. Hausberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. , pp. 527-528, 2016, Proceedings of the First Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Mathematics Education for Engineering Curricula in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Pohjolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Myllykoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sosnovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-71416-5. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71416-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques, term. S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Dordain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niladri Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan Prépamath, 5, 1998, Les interros des lycées, 978-2-09-182194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions Toward Digital Resources: Change, Invariance, and Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Okumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.389-444, 2019, Advances in Mathematics Education, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Digital Resources for the Development of Creative Mathematical Thinking: A Case of Teaching the Concept of Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Mathematics Teaching: Selected papers of the 13th ICTMT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2019, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19741-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De beaux entrelacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Alvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destination géométrie et topologie avec Thurston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pommier, pp.15-26, 2013, Voyages en mathématiques, 978-2-7465-0708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de documents pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Master interculturel en innovation éducative PREFALC - INSA de Lyon (France) - UTFPR (Brésil) - BUAP (Mexique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires Européennes, pp.59-76, 2013, 978-613-1-59541-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Athanase Papadopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Teichmüller theory. Vol. I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eur. Math. Soc., Zürich, pp.541--575, 2007, IRMA Lect. Math. Theor. Phys., 11, 978-3-03719-029-6. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable Boundaries and Universal TBA Functional Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kashiwara M.; Miwa T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathPhys Odyssey 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Birkhäuser, pp.391-413, 2002, Progress in Mathematical Physics, 978-1-4612-6605-1. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4612-0087-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Structures and Period Matrices of Polyhedral Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete period matrices and related topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Polynomials and Discrete Holomorphic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for external testing, The Intergeo Consortium, Deliverable N◦: D6.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Hasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European community. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holomorphie discrète et modèle d'Ising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Louis Pasteur - Strasbourg I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998STR13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Complex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00439782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements des mathématiques II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Melleray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Fondements des mathématiques II, Lyon, France. 2021, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A182FF9"/>
+    <w:nsid w:val="BE9D77BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CE075180"/>
+    <w:nsid w:val="E7385B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -404,51 +404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C6CDCF8E"/>
+    <w:nsid w:val="17A841BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -552,51 +552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="39DCEC43"/>
+    <w:nsid w:val="54AB14A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C7475D0"/>
+    <w:nsid w:val="7FB94834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -848,51 +848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="137AF03B"/>
+    <w:nsid w:val="0CC5ACF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1094,51 +1094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-irem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON20201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/users/utilisateurs-lirmm/christophe-fiorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015LYO10250" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/virginie-deloustal-jorrand--705743.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/~crepel/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s102210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/jana-trgalova--711398.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s128956" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/ghys/accueil/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s129037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022LYSE1096" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Luis_Resende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/charlotte-bertin/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Micheli-Roloff-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rahim-Kouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.univ-lyon1.fr/~mercat/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uanl.mx/investigadores/cesar-emilio-villarreal-rodriguez/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myths-maths.eu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math4sustainability.eu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colette-project.eu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://masce.eu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathcitymap.eu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://innomath.eu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isep.ipp.pt/Page/ViewPage/drive_math" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://momatre.eu/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mc2-project.eu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/spip.php?article825" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/spip.php?article785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319714158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inspe.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sfb288.math.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ms.unimelb.edu.au/research/research.php?groupId=13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.tau.ac.il/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mittag-leffler.se/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-irma.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.univ-lyon1.fr/~mercat/articles/hab.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prezi.com/l3lyocjt-r0a/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00001851/fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Cristina Starosky Roloff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maur&#237;cio Resende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci16020192" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/6248-qa78" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jablonski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Cunha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9222975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lealdino Filho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Demerdash" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/adn.10.1.6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Essonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Filho Lealdino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Libbrecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85110-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bobenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Suris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2005.2005.583.117" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249146v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2467" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Otto Chui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pearce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Pearce" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/29/302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Orrick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00982-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200000348" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia M. Salinas Reyna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar E. Villarreal Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Hinojosa Rivera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauricio Martins de Resende" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Antoine Mercat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Castanon Xavier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37702/2175-957X.COBENGE.2024.5078" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37702/2175-957X.COBENGE.2023.4300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Belbachir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Cherix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaula Fiorelli Vilmart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863874v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37626/GA9783959871440.0.16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Caldeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana De Moura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#173;-Demerdash&#8203;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Labs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.1696.1527" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie &#201;min" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_34" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Jahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00462513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Gagern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_33" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M. Blessing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dohrmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kreis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dording" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320408v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2015/13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Pohjolainen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Myllykoski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71416-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dordain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Singh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaghan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Okumus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0087-1_14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hasek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pech" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998STR13063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Melleray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-irem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON20201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/users/utilisateurs-lirmm/christophe-fiorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015LYO10250" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/virginie-deloustal-jorrand--705743.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/~crepel/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s102210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/jana-trgalova--711398.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s128956" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/ghys/accueil/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s129037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022LYSE1096" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Luis_Resende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/charlotte-bertin/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Micheli-Roloff-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rahim-Kouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.univ-lyon1.fr/~mercat/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uanl.mx/investigadores/cesar-emilio-villarreal-rodriguez/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myths-maths.eu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math4sustainability.eu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colette-project.eu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://masce.eu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathcitymap.eu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://innomath.eu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isep.ipp.pt/Page/ViewPage/drive_math" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://momatre.eu/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mc2-project.eu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/spip.php?article825" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/spip.php?article785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319714158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inspe.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sfb288.math.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ms.unimelb.edu.au/research/research.php?groupId=13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.tau.ac.il/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mittag-leffler.se/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-irma.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.univ-lyon1.fr/~mercat/articles/hab.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prezi.com/l3lyocjt-r0a/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00001851/fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Cristina Starosky Roloff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maur&#237;cio Resende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci16020192" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jablonski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9222975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/6248-qa78" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lealdino Filho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Demerdash" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/adn.10.1.6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Essonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Filho Lealdino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/jv9r-dd75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Libbrecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85110-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bobenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Suris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2005.2005.583.117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2467" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Otto Chui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pearce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200000348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Orrick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00982-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Pearce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/29/302" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia M. Salinas Reyna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar E. Villarreal Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Hinojosa Rivera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauricio Martins de Resende" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Antoine Mercat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Castanon Xavier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37702/2175-957X.COBENGE.2024.5078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37702/2175-957X.COBENGE.2023.4300" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Belbachir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Cherix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaula Fiorelli Vilmart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37626/GA9783959871440.0.16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Caldeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana De Moura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#173;-Demerdash&#8203;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Labs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.1696.1527" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie &#201;min" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988789v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Jahn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Gagern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_33" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00462513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395637v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M. Blessing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dohrmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kreis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dording" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2015/13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Pohjolainen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Myllykoski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71416-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dordain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Singh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaghan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Okumus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250897v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0087-1_14" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940184v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413643v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmies" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249059v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hasek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pech" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998STR13063" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439782v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Melleray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>