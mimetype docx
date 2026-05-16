--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Mercat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint de l'IREM de LyonDidactique et diffusion des mathématiques -- Modélisation --Utilisation de la technologie dans l'enseignement des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:400pt; height:400pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId8" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de didactique des mathématiques à l'université Claude Bernard Lyon 1 au laboratoire </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2HEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ER 4148), formateur d'enseignants à l'Institut Supérieure du Professorat et de l'Éducation (INSPE) de Lyon et directeur adjoint de l'Institut de Recherche sur l'Enseignement des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Institut de recherche sur l’enseignement des mathématiques (IREM) de Lyon est un lieu privilégié de rencontre et d’échanges pour tous les chercheurs et enseignants de l’académie de Lyon, sur les questions relevant de l’enseignement et la diffusion des mathématiques, de la maternelle à l’université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il y a vingt-huit IREM en France, un par académie, qui sont organisés en </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils ont été créés en 1969 avec les missions suivantes concernant les mathématiques et leur enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">contribuer à la formation des enseignants, initiale et continue ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaborer et diffuser des documents pour enseignants et formateurs ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mener des recherches sur l’enseignement des mathématiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaborer et diffuser une culture scientifique et technique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan individuel, l’IREM permet à chacun de ses membres de prendre du recul sur ses pratiques d’enseignant : poser ses questions, partager son expérience avec des collègues d’horizons variés, sur tous les aspects du métier ; s’informer sur les nouveautés : technologiques (logiciels, tableau blanc interactif, tablettes...), pédagogiques (socle commun, proba-stat au lycée...) ; recevoir une formation par la recherche, et de la visibilité pour son travail (publication, animation de stages, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012) Processus de diffusion discret: opérateur laplacien appliqué à l'étude de surfaces, sous la co-direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015) Émergence et évolution des objets mathématiques en Situation Didactique de Recherche de Problème: le cas des pavages archimédiens du plan, sous la direction de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Étude du développement d'une communauté d'intérêt autour de la conception et de l'expérimentation de ressources numériques en mathématiques, sous la direction de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Autour de la topologie et de la dynamique du problème à trois corps, sous la co-direction d'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Ghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Didactic Situations for the development of Creative Mathematical Thinking: A study on Functions and Algorithms.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinéia Zarpelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022) Facteurs impactant le succès en mathématiques pour les élèves ingénieurs. Sous la co-direction de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (En cours) Escape game au primaire. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Roloff Starosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en cours) Méthodes actives d'enseignement des mathématiques pour les élèves ingénieurs. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lamjed Brinsi (en cours) Enseignement-apprentissage des équations différentielles en école d'ingénieur. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalia María Salinas-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en cours) Les mathématiques de l'ingénieur par celles et ceux qui la pratiquent. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Emilio Villareal Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UANL, Monterrey, Mexique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myths & Maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2024-2025, Erasmus+,  Les contes, un outil pour construire des images mentales, modéliser, explorer les mathématiques autrement;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math4Sustainability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025-2027, Erasmus+, co-construire une exposition autour de questions socialement vives relatives à l'économie circulaire, la démocratie, l'énergie, le changement climatique et la biodiversité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Thinking Learning Environment for Teachers in Europe (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020-2023), Erasmus+, développement de la pensée algorithmique, plateforme de formation et de mutualisation de ressources pour les enseignants;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Math Trails in School, Curriculum and Educational Environments of Europe (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaSCE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2022), Erasmus+, rallyes mathématiques géolocalisés basé sur </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathCityMap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour ouvrir un œil scientifique sur le monde autour de nous.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovative enriching education processes for Mathematically Gifted Students in Europe (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InnoMath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2021), Erasmus+, débroussailler le terrain pour des enseignants qui auraient la &amp;quot;chance&amp;quot; d’avoir des élèves à haut potentiel dans leur classe et souhaiteraient ne pas trop les malmener, en proposant des ressources qui pourraient leur permettre de faire des activités authentiques en lien avec l’industrie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drive-Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020), Erasmus+, pédagogies actives pour l'enseignement des mathématiques pour les élèves ingénieurs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobile Math Trails for Europe (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoMaTrE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017-2020), Erasmus+, rallyes mathématiques géolocalisés basé sur </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathCityMap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour ouvrir un œil scientifique sur le monde autour de nous.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mcSquared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017), FP7, promouvoir la pensée mathématique créative des concepteurs de ressources pédagogiques numériques pour développer celle des élèves;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math-GeAr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017), Tempus IV, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Mathematics Education for Engineering Curricula in Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A comparative analysis of EU, Russia, Georgia and Armenia;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Math-Bridge (2009-2012), eContent+, adaptive eLearning platform for higher mathematics;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inter2Geo (2005-2009), eContent, Interoperable Interactive Geometry for Europe.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2010- Professeur à l'</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Claude Bernard Lyon 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, formateur à l'</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPÉ de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025 Responsable du master MEEF math INSPÉ de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2018 directeur de l'IREM de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2010 Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Montpellier 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-Août. 2003 Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Technique de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2002 Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, AustralieSep.-Dec.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 Professeur agrégé à Chennevières sur Marne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jan.-Août 1999 Bourse TMR, Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tel Aviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Israël</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept.-Déc. 1998 Bourse de l'</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mittag-Leffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">95-98 Allocataire Moniteur Normalien à l'</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Louis Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Strasbourg) ####</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches (Université Montpellier 2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">présentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat de l'Université Louis Pasteur (Strasbourg), sous la direction de Daniel Bennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 Agrégation de Mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 Magistère de l'École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 Diplôme d'Étude Approfondie (Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">90-95 École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice, Perception, and Analysis of Teaching and Learning Conception in Differential and Integral Calculus from the Perspective of Teachers and Students: A Comparison Between Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Maurício Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (2), pp.192. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci16020192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Active Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/edu-2022-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study from Université Claude Bernard, Lyon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.120-135. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/edu-2022-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Development in Mathematics Education—Evaluation of a MOOC on Outdoor Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Jablonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.2975. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9222975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-quatre tétraèdres pour un cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/6248-qa78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and Technology in Mathematics: From Story Telling to Algorithmic with Op'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Didactica Napocensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CADGME Sixth Central and Eastern European Conference on Computer Algebra and Dynamic Geometry Systems in Mathematics Education in Târgu-Mureș (Romania), 7-10 September 2016, 10 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/adn.10.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Digital Resources to Enhance Creative Mathematical Thinking in a Biomathematics Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue Articles: Technology-Enhanced Science, Technology, Engineering and Math Education, 18 (1), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Parameterization with Generalized Discrete Conformal Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0362-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition lycée-université, penser des dispositifs d'appui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 2 (2), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications conformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/jv9r-dd75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Curriculum Search for Intergeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5144/2008, 520-535, ISBN 978-3-540-85109-7, ISSN 0302-9743 (Print) 1611-3349 (Online) /www.springerlink.com/con. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear theories of discrete analytic functions. Integrable structure and isomonodromic Green's function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Suris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 583, pp.117-161. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/crll.2005.2005.583.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentials form a basis of discrete holomorphic functions on a compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 132 (2), pp.305-326. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/bsmf.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable and Conformal Twisted Boundary Conditions for sl(2) A-D-E Lattice Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.2623-2662. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/36/11/301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann Surfaces and the Ising model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 218 (1), pp.177-216. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002200000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable Lattice Realizations of Conformal Twisted Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Orrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 517, pp.429--435. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00982-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable and Conformal Boundary Conditions for Z_k Parafermions on a Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.5751-5772. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/34/29/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELIZACIÓN MATEMÁTICA COMO ESTRATEGIA DIDÁCTICA EN INGENIERÍA: UN ANÁLISIS BIBLIOGRÁFICO MATHEMATICAL MODELING AS A DIDACTIC STRATEGY IN ENGINEERING: A BIBLIOGRAPHIC ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalia M. Salinas Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar E. Villarreal Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Hinojosa Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LII Conferencia Nacional de Ingeniería (CNI2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Nacional de Facultades y Escuelas de Ingeniería (ANFEI), Jun 2025, Chihuahua, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ENSINO E A APRENDIZAGEM NA DISCIPLINA DE CÁLCULO DIFERENCIAL E INTEGRAL NO CURSO DE ENGENHARIA: AS VERSÕES FRANCESA E BRASILEIRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joseph Antoine Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Castanon Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasilian Congress of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Espírito Santo, Sep 2024, Vitória (Espírito Santo), Brazil. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37702/2175-957X.COBENGE.2024.5078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DISCIPLINA DE CÁLCULO DIFERENCIAL E INTEGRAL NO CURSO DE ENGENHARIA SOB A ÓTICA FRANCESA: A REALIDADE OBSERVADA NA UNIVERSITÉ CLAUDE BERNARD LYON 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51è COBENGE Congresso Brasileiro de Educação en Engenharia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37702/2175-957X.COBENGE.2023.4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mathématiques situées et à l’air libre avec MathCityMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ Toulouse Occitanie-Pyrénées; COPIRELEM, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Mathematics: Knots and Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Mathematical Education (ICME-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'étude des ateliers récréatifs à l'aide de l'analyse des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Cherix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaula Fiorelli Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man is the Measure of all Things - Math Trails in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Outdoor STEM Education in the digiTal Age (ROSETA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Porto, Portugal. pp.127-138, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37626/GA9783959871440.0.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big events in Mathematics using math trails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana De Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Locus at Undergraduate Level: A Creativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El­-Demerdash​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching (ICTMT 13,)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Impacting on the Collaborative Design of Digital Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the European Society for Research in Mathematics Education (CERME 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.3674-3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinesthetic Promotion of Function Graph Recognition at University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematical Education (ICME-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.24 - 31, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.1.1696.1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Perceptions of Mathematics in Engineering Courses from Partners of MetaMath and MathGeAr Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Kinesthetic Approach in Developing Mathematical Function Graphs Recognition and Understanding at University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El­-Demerdash​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADGME Sixth Central and Eastern European Conference on Computer Algebra and Dynamic Geometry Systems in Mathematics Education, 7-10 September, 2016, Targu Mures, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Targu Mures, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion: un lieu pour une mathématique plus humaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachid Bebbouchi, USTHB, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigned to creativity: Didactical contract negotiation and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.996-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigned to creativity: didactical contract negotiation and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Émin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, erme Nad'a Vondrová, Jarmila Novotná, Feb 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid Convergent Curvature Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGCI 2013 - 17th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.395-406, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modélisation didactique de la vulgarisation des mathématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et contrat social, Enjeux et défis pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.1914-1925, ISBN 978 - 2 - 8399 - 1115 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth 2D Coordinate Systems on Discrete Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and flexible mesh parameterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Discrete Laplace Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2011 - 7th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2GEO.NET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszow, Poland. pp.2986-2987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i2geo.net - a platform for sharing dynamic geometry resources all over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 7, Seventh congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszow, Poland. pp.2986-2987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Library of OpenGL-Based Mathematical Image Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin von Gagern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.174-185, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature Estimation for Discrete Curves based on Auto-adaptive Masks of Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompIMAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Buffalo-Niagara, United States. pp.47-59, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12712-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00462513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABLE INTERACTIVE GEOMETRY FOR EUROPE - FIRST TECHNOLOGICAL AND EDUCATIONAL RESULTS AND FUTURE CHALLENGES OF THE INTERGEO PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel M. Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 - Sixth Conference of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Intergeo Platform for Teaching and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dording</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergeo: Interoperable Interactive Geometry for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Virtual Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Constanta, Romania. pp.ISSN 1841-9844; ISSN 1841-9836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Complex Structure on Surfel Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann surfaces, linear and non-linear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Differential Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Oberwolfach, Germany. pp.653--727, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/OWR/2015/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Resources to Enhance Creative Mathematical Thinking in a Biomathematics Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADGME 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Târgu Mureş, Romania. , Sixth Central- and Eastern European Conference on Computer Algebra- and Dynamic Geometry Systems in Mathematics Education, 7-10 September, 2016 Târgu Mureş, Romania 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Nardi, C. Winsløw &amp; T. Hausberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. , pp. 527-528, 2016, Proceedings of the First Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Mathematics Education for Engineering Curricula in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Pohjolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Myllykoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sosnovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-71416-5. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71416-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques, term. S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Dordain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niladri Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan Prépamath, 5, 1998, Les interros des lycées, 978-2-09-182194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions Toward Digital Resources: Change, Invariance, and Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Okumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.389-444, 2019, Advances in Mathematics Education, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Digital Resources for the Development of Creative Mathematical Thinking: A Case of Teaching the Concept of Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Mathematics Teaching: Selected papers of the 13th ICTMT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2019, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19741-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De beaux entrelacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Alvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destination géométrie et topologie avec Thurston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pommier, pp.15-26, 2013, Voyages en mathématiques, 978-2-7465-0708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de documents pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Master interculturel en innovation éducative PREFALC - INSA de Lyon (France) - UTFPR (Brésil) - BUAP (Mexique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires Européennes, pp.59-76, 2013, 978-613-1-59541-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Athanase Papadopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Teichmüller theory. Vol. I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eur. Math. Soc., Zürich, pp.541--575, 2007, IRMA Lect. Math. Theor. Phys., 11, 978-3-03719-029-6. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable Boundaries and Universal TBA Functional Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kashiwara M.; Miwa T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathPhys Odyssey 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Birkhäuser, pp.391-413, 2002, Progress in Mathematical Physics, 978-1-4612-6605-1. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4612-0087-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Structures and Period Matrices of Polyhedral Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete period matrices and related topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Polynomials and Discrete Holomorphic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for external testing, The Intergeo Consortium, Deliverable N◦: D6.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Hasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European community. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holomorphie discrète et modèle d'Ising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Louis Pasteur - Strasbourg I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998STR13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Complex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00439782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements des mathématiques II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Melleray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Fondements des mathématiques II, Lyon, France. 2021, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Mercat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint de l'IREM de LyonDidactique et diffusion des mathématiques -- Modélisation --Utilisation de la technologie dans l'enseignement des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:400pt; height:400pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId8" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de didactique des mathématiques à l'université Claude Bernard Lyon 1 au laboratoire </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2HEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ER 4148), formateur d'enseignants à l'Institut Supérieure du Professorat et de l'Éducation (INSPE) de Lyon et directeur adjoint de l'Institut de Recherche sur l'Enseignement des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Institut de recherche sur l’enseignement des mathématiques (IREM) de Lyon est un lieu privilégié de rencontre et d’échanges pour tous les chercheurs et enseignants de l’académie de Lyon, sur les questions relevant de l’enseignement et la diffusion des mathématiques, de la maternelle à l’université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il y a vingt-huit IREM en France, un par académie, qui sont organisés en </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils ont été créés en 1969 avec les missions suivantes concernant les mathématiques et leur enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">contribuer à la formation des enseignants, initiale et continue ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaborer et diffuser des documents pour enseignants et formateurs ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mener des recherches sur l’enseignement des mathématiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaborer et diffuser une culture scientifique et technique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au plan individuel, l’IREM permet à chacun de ses membres de prendre du recul sur ses pratiques d’enseignant : poser ses questions, partager son expérience avec des collègues d’horizons variés, sur tous les aspects du métier ; s’informer sur les nouveautés : technologiques (logiciels, tableau blanc interactif, tablettes...), pédagogiques (socle commun, proba-stat au lycée...) ; recevoir une formation par la recherche, et de la visibilité pour son travail (publication, animation de stages, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2012) Processus de diffusion discret: opérateur laplacien appliqué à l'étude de surfaces, sous la co-direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015) Émergence et évolution des objets mathématiques en Situation Didactique de Recherche de Problème: le cas des pavages archimédiens du plan, sous la direction de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Étude du développement d'une communauté d'intérêt autour de la conception et de l'expérimentation de ressources numériques en mathématiques, sous la direction de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Autour de la topologie et de la dynamique du problème à trois corps, sous la co-direction d'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Ghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018) Didactic Situations for the development of Creative Mathematical Thinking: A study on Functions and Algorithms.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinéia Zarpelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2022) Facteurs impactant le succès en mathématiques pour les élèves ingénieurs. Sous la co-direction de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (En cours) Escape game au primaire. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Roloff Starosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en cours) Méthodes actives d'enseignement des mathématiques pour les élèves ingénieurs. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lamjed Brinsi (en cours) Enseignement-apprentissage des équations différentielles en école d'ingénieur. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalia María Salinas-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en cours) Les mathématiques de l'ingénieur par celles et ceux qui la pratiquent. En co-direction avec </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Emilio Villareal Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UANL, Monterrey, Mexique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myths & Maths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2024-2025, Erasmus+,  Les contes, un outil pour construire des images mentales, modéliser, explorer les mathématiques autrement;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math4Sustainability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025-2027, Erasmus+, co-construire une exposition autour de questions socialement vives relatives à l'économie circulaire, la démocratie, l'énergie, le changement climatique et la biodiversité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Thinking Learning Environment for Teachers in Europe (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020-2023), Erasmus+, développement de la pensée algorithmique, plateforme de formation et de mutualisation de ressources pour les enseignants;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Math Trails in School, Curriculum and Educational Environments of Europe (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaSCE3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2022), Erasmus+, rallyes mathématiques géolocalisés basé sur </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathCityMap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour ouvrir un œil scientifique sur le monde autour de nous.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovative enriching education processes for Mathematically Gifted Students in Europe (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InnoMath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019-2021), Erasmus+, débroussailler le terrain pour des enseignants qui auraient la &amp;quot;chance&amp;quot; d’avoir des élèves à haut potentiel dans leur classe et souhaiteraient ne pas trop les malmener, en proposant des ressources qui pourraient leur permettre de faire des activités authentiques en lien avec l’industrie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drive-Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2020), Erasmus+, pédagogies actives pour l'enseignement des mathématiques pour les élèves ingénieurs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobile Math Trails for Europe (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoMaTrE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017-2020), Erasmus+, rallyes mathématiques géolocalisés basé sur </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathCityMap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour ouvrir un œil scientifique sur le monde autour de nous.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mcSquared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017), FP7, promouvoir la pensée mathématique créative des concepteurs de ressources pédagogiques numériques pour développer celle des élèves;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math-GeAr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2017), Tempus IV, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Mathematics Education for Engineering Curricula in Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A comparative analysis of EU, Russia, Georgia and Armenia;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Math-Bridge (2009-2012), eContent+, adaptive eLearning platform for higher mathematics;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inter2Geo (2005-2009), eContent, Interoperable Interactive Geometry for Europe.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2010- Professeur à l'</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Claude Bernard Lyon 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, formateur à l'</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPÉ de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025 Responsable du master MEEF math INSPÉ de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2018 directeur de l'IREM de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2010 Maître de conférence à l'</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Montpellier 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-Août. 2003 Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Technique de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2002 Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Melbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, AustralieSep.-Dec.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 Professeur agrégé à Chennevières sur Marne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jan.-Août 1999 Bourse TMR, Postdoc à l'</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tel Aviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Israël</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept.-Déc. 1998 Bourse de l'</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Mittag-Leffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">95-98 Allocataire Moniteur Normalien à l'</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Louis Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Strasbourg) ####</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches (Université Montpellier 2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">présentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat de l'Université Louis Pasteur (Strasbourg), sous la direction de Daniel Bennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 Agrégation de Mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 Magistère de l'École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 Diplôme d'Étude Approfondie (Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">90-95 École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice, Perception, and Analysis of Teaching and Learning Conception in Differential and Integral Calculus from the Perspective of Teachers and Students: A Comparison Between Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Maurício Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (2), pp.192. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci16020192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Active Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/edu-2022-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study from Université Claude Bernard, Lyon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.120-135. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/edu-2022-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Development in Mathematics Education—Evaluation of a MOOC on Outdoor Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Jablonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.2975. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9222975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-quatre tétraèdres pour un cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/6248-qa78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La meilleure façon de marcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/s4za-vw76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and Technology in Mathematics: From Story Telling to Algorithmic with Op'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Didactica Napocensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CADGME Sixth Central and Eastern European Conference on Computer Algebra and Dynamic Geometry Systems in Mathematics Education in Târgu-Mureș (Romania), 7-10 September 2016, 10 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/adn.10.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Digital Resources to Enhance Creative Mathematical Thinking in a Biomathematics Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue Articles: Technology-Enhanced Science, Technology, Engineering and Math Education, 18 (1), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Parameterization with Generalized Discrete Conformal Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0362-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition lycée-université, penser des dispositifs d'appui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 2 (2), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications conformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/jv9r-dd75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De beaux entrelacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/e7ea-pe45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Curriculum Search for Intergeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5144/2008, 520-535, ISBN 978-3-540-85109-7, ISSN 0302-9743 (Print) 1611-3349 (Online) /www.springerlink.com/con. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear theories of discrete analytic functions. Integrable structure and isomonodromic Green's function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Suris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 583, pp.117-161. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/crll.2005.2005.583.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentials form a basis of discrete holomorphic functions on a compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 132 (2), pp.305-326. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/bsmf.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable and Conformal Twisted Boundary Conditions for sl(2) A-D-E Lattice Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.2623-2662. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/36/11/301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable Lattice Realizations of Conformal Twisted Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Orrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 517, pp.429--435. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00982-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann Surfaces and the Ising model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 218 (1), pp.177-216. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002200000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable and Conformal Boundary Conditions for Z_k Parafermions on a Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.5751-5772. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/34/29/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELIZACIÓN MATEMÁTICA COMO ESTRATEGIA DIDÁCTICA EN INGENIERÍA: UN ANÁLISIS BIBLIOGRÁFICO MATHEMATICAL MODELING AS A DIDACTIC STRATEGY IN ENGINEERING: A BIBLIOGRAPHIC ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalia M. Salinas Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar E. Villarreal Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Hinojosa Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LII Conferencia Nacional de Ingeniería (CNI2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Nacional de Facultades y Escuelas de Ingeniería (ANFEI), Jun 2025, Chihuahua, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ENSINO E A APRENDIZAGEM NA DISCIPLINA DE CÁLCULO DIFERENCIAL E INTEGRAL NO CURSO DE ENGENHARIA: AS VERSÕES FRANCESA E BRASILEIRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joseph Antoine Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Castanon Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasilian Congress of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Espírito Santo, Sep 2024, Vitória (Espírito Santo), Brazil. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37702/2175-957X.COBENGE.2024.5078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mathématiques situées et à l’air libre avec MathCityMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ Toulouse Occitanie-Pyrénées; COPIRELEM, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DISCIPLINA DE CÁLCULO DIFERENCIAL E INTEGRAL NO CURSO DE ENGENHARIA SOB A ÓTICA FRANCESA: A REALIDADE OBSERVADA NA UNIVERSITÉ CLAUDE BERNARD LYON 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheli Cristina Starosky Roloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauricio Martins de Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51è COBENGE Congresso Brasileiro de Educação en Engenharia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37702/2175-957X.COBENGE.2023.4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts and Mathematics: Knots and Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Mathematical Education (ICME-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'étude des ateliers récréatifs à l'aide de l'analyse des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Cherix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaula Fiorelli Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man is the Measure of all Things - Math Trails in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Outdoor STEM Education in the digiTal Age (ROSETA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Porto, Portugal. pp.127-138, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37626/GA9783959871440.0.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big events in Mathematics using math trails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana De Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Locus at Undergraduate Level: A Creativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El­-Demerdash​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching (ICTMT 13,)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Impacting on the Collaborative Design of Digital Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the European Society for Research in Mathematics Education (CERME 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.3674-3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinesthetic Promotion of Function Graph Recognition at University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematical Education (ICME-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.24 - 31, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.1.1696.1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Perceptions of Mathematics in Engineering Courses from Partners of MetaMath and MathGeAr Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Kinesthetic Approach in Developing Mathematical Function Graphs Recognition and Understanding at University Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El­-Demerdash​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADGME Sixth Central and Eastern European Conference on Computer Algebra and Dynamic Geometry Systems in Mathematics Education, 7-10 September, 2016, Targu Mures, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Targu Mures, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigned to creativity: Didactical contract negotiation and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lealdino Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.996-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion: un lieu pour une mathématique plus humaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachid Bebbouchi, USTHB, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigned to creativity: didactical contract negotiation and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Émin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, erme Nad'a Vondrová, Jarmila Novotná, Feb 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid Convergent Curvature Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGCI 2013 - 17th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Séville, Spain. pp.395-406, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modélisation didactique de la vulgarisation des mathématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des mathématiques et contrat social, Enjeux et défis pour le 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.1914-1925, ISBN 978 - 2 - 8399 - 1115 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth 2D Coordinate Systems on Discrete Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Discrete Laplace Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVC 2011 - 7th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and flexible mesh parameterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Cartade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2GEO.NET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszow, Poland. pp.2986-2987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i2geo.net - a platform for sharing dynamic geometry resources all over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 7, Seventh congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszow, Poland. pp.2986-2987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Library of OpenGL-Based Mathematical Image Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin von Gagern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.174-185, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature Estimation for Discrete Curves based on Auto-adaptive Masks of Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompIMAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Buffalo-Niagara, United States. pp.47-59, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12712-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00462513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABLE INTERACTIVE GEOMETRY FOR EUROPE - FIRST TECHNOLOGICAL AND EDUCATIONAL RESULTS AND FUTURE CHALLENGES OF THE INTERGEO PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel M. Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 - Sixth Conference of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Intergeo Platform for Teaching and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dording</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergeo: Interoperable Interactive Geometry for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Libbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Virtual Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Constanta, Romania. pp.ISSN 1841-9844; ISSN 1841-9836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Complex Structure on Surfel Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann surfaces, linear and non-linear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Differential Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Oberwolfach, Germany. pp.653--727, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/OWR/2015/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Resources to Enhance Creative Mathematical Thinking in a Biomathematics Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Essonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADGME 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Târgu Mureş, Romania. , Sixth Central- and Eastern European Conference on Computer Algebra- and Dynamic Geometry Systems in Mathematics Education, 7-10 September, 2016 Târgu Mureş, Romania 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filho Lealdino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Nardi, C. Winsløw &amp; T. Hausberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. , pp. 527-528, 2016, Proceedings of the First Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Mathematics Education for Engineering Curricula in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Pohjolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Myllykoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sosnovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-71416-5. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71416-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques, term. S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Dordain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niladri Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan Prépamath, 5, 1998, Les interros des lycées, 978-2-09-182194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions Toward Digital Resources: Change, Invariance, and Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Okumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.389-444, 2019, Advances in Mathematics Education, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Digital Resources for the Development of Creative Mathematical Thinking: A Case of Teaching the Concept of Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Demerdash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Mathematics Teaching: Selected papers of the 13th ICTMT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2019, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19741-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de documents pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Master interculturel en innovation éducative PREFALC - INSA de Lyon (France) - UTFPR (Brésil) - BUAP (Mexique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires Européennes, pp.59-76, 2013, 978-613-1-59541-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De beaux entrelacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Alvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destination géométrie et topologie avec Thurston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pommier, pp.15-26, 2013, Voyages en mathématiques, 978-2-7465-0708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Riemann Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Athanase Papadopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Teichmüller theory. Vol. I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eur. Math. Soc., Zürich, pp.541--575, 2007, IRMA Lect. Math. Theor. Phys., 11, 978-3-03719-029-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrable Boundaries and Universal TBA Functional Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Otto Chui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kashiwara M.; Miwa T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathPhys Odyssey 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Birkhäuser, pp.391-413, 2002, Progress in Mathematical Physics, 978-1-4612-6605-1. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4612-0087-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Structures and Period Matrices of Polyhedral Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete period matrices and related topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Polynomials and Discrete Holomorphic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00249077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for external testing, The Intergeo Consortium, Deliverable N◦: D6.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Hasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European community. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holomorphie discrète et modèle d'Ising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Louis Pasteur - Strasbourg I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998STR13063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Complex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00439782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements des mathématiques II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Melleray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Fondements des mathématiques II, Lyon, France. 2021, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE9D77BB"/>
+    <w:nsid w:val="2439E1DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E7385B40"/>
+    <w:nsid w:val="CED0D636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -404,51 +404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17A841BA"/>
+    <w:nsid w:val="ED3DEB46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -552,51 +552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54AB14A8"/>
+    <w:nsid w:val="01355C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7FB94834"/>
+    <w:nsid w:val="4344F65A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -848,51 +848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0CC5ACF3"/>
+    <w:nsid w:val="3DFAE8DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1094,51 +1094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-irem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON20201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/users/utilisateurs-lirmm/christophe-fiorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015LYO10250" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/virginie-deloustal-jorrand--705743.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/~crepel/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s102210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/jana-trgalova--711398.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s128956" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/ghys/accueil/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s129037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022LYSE1096" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Luis_Resende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/charlotte-bertin/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Micheli-Roloff-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rahim-Kouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.univ-lyon1.fr/~mercat/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uanl.mx/investigadores/cesar-emilio-villarreal-rodriguez/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myths-maths.eu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math4sustainability.eu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colette-project.eu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://masce.eu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathcitymap.eu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://innomath.eu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isep.ipp.pt/Page/ViewPage/drive_math" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://momatre.eu/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mc2-project.eu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/spip.php?article825" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/spip.php?article785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319714158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inspe.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sfb288.math.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ms.unimelb.edu.au/research/research.php?groupId=13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.tau.ac.il/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mittag-leffler.se/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-irma.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.univ-lyon1.fr/~mercat/articles/hab.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prezi.com/l3lyocjt-r0a/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00001851/fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Cristina Starosky Roloff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maur&#237;cio Resende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci16020192" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jablonski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9222975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/6248-qa78" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lealdino Filho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Demerdash" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/adn.10.1.6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Essonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Filho Lealdino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/jv9r-dd75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Libbrecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85110-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bobenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Suris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2005.2005.583.117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2467" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Otto Chui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pearce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200000348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Orrick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00982-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Pearce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/29/302" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia M. Salinas Reyna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar E. Villarreal Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Hinojosa Rivera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauricio Martins de Resende" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Antoine Mercat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Castanon Xavier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37702/2175-957X.COBENGE.2024.5078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37702/2175-957X.COBENGE.2023.4300" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Belbachir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Cherix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaula Fiorelli Vilmart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37626/GA9783959871440.0.16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Caldeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana De Moura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#173;-Demerdash&#8203;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Labs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.1696.1527" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie &#201;min" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988789v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Jahn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Gagern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_33" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00462513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395637v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M. Blessing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dohrmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kreis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dording" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2015/13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Pohjolainen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Myllykoski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71416-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dordain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Singh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaghan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Okumus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250897v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0087-1_14" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940184v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413643v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmies" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249059v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hasek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pech" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998STR13063" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439782v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Melleray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-irem.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON20201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/users/utilisateurs-lirmm/christophe-fiorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2015LYO10250" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/virginie-deloustal-jorrand--705743.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/~crepel/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s102210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s2hep.univ-lyon1.fr/jana-trgalova--711398.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s128956" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/ghys/accueil/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s129037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022LYSE1096" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Luis_Resende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/charlotte-bertin/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Micheli-Roloff-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rahim-Kouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.univ-lyon1.fr/~mercat/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uanl.mx/investigadores/cesar-emilio-villarreal-rodriguez/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myths-maths.eu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math4sustainability.eu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.colette-project.eu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://masce.eu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathcitymap.eu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://innomath.eu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isep.ipp.pt/Page/ViewPage/drive_math" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://momatre.eu/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mc2-project.eu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/spip.php?article825" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/spip.php?article785" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319714158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inspe.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sfb288.math.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ms.unimelb.edu.au/research/research.php?groupId=13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.math.tau.ac.il/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mittag-leffler.se/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-irma.u-strasbg.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.univ-lyon1.fr/~mercat/articles/hab.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prezi.com/l3lyocjt-r0a/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00001851/fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Cristina Starosky Roloff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maur&#237;cio Resende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci16020192" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jablonski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Recio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9222975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/6248-qa78" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/s4za-vw76" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lealdino Filho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Demerdash" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/adn.10.1.6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Essonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Filho Lealdino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/jv9r-dd75" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/e7ea-pe45" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Libbrecht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85110-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bobenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Suris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2005.2005.583.117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2467" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Otto Chui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pearce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/301" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Orrick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00982-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200000348" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Pearce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/29/302" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia M. Salinas Reyna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar E. Villarreal Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Hinojosa Rivera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauricio Martins de Resende" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Antoine Mercat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Castanon Xavier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37702/2175-957X.COBENGE.2024.5078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37702/2175-957X.COBENGE.2023.4300" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Belbachir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Cherix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaula Fiorelli Vilmart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37626/GA9783959871440.0.16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Caldeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana De Moura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#173;-Demerdash&#8203;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Labs" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.1696.1527" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie &#201;min" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_34" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659019v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988789v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Jahn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Gagern" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00462513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12712-0_5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel M. Blessing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dohrmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kreis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dording" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320408v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2015/13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Pohjolainen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Myllykoski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71416-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dordain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Singh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611020v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaghan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Okumus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4_7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940193v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250897v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0087-1_14" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmies" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hasek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001851v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998STR13063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988341v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Melleray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>