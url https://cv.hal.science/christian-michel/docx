--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Christian Michel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences HDR à l'université de Picardie-Jules-Verne (Amiens)</w:t>
+        <w:t xml:space="preserve">Professeur des universités en Littérature générale et comparée à l'université de Picardie-Jules-Verne (Amiens)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -162,2587 +162,2484 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choralité et conflit des herméneutiques dans &amp;quot;Dunkelblum&amp;quot; (Eva Menasse)</w:t>
+                <w:t xml:space="preserve">‘‘L’avance en sens inverse’’. Une lecture figurative de Ratner’s Star (DeLillo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 23 (Discours et représentations de la préhistoire)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733868v1</w:t>
+                <w:t xml:space="preserve">hal-04524113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire à face du singe. Cratylisme et invention verbale dans le Quart Livre (Rabelais) et Leben Fibels (Jean Paul)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles gelées, paroles dégelées, paroles en l'air : Pluralité des signes et poétique du sens dans le Quart Livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189 (1), pp.69--88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes-troncs, mille-pattes et moustaches en crocs&amp;quot;. Ressemblance et analogie dans Le Tramway (Claude Simon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176, p. 193-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tous les mêmes ! » Reconfiguration du personnage dans le nouveau roman (Les Gommes d’Alain Robbe-Grillet) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, p. 235-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘‘L’avance en sens inverse’’. Une lecture figurative de Ratner’s Star (DeLillo)</w:t>
+                <w:t xml:space="preserve">Choralité et conflit des herméneutiques dans &amp;quot;Dunkelblum&amp;quot; (Eva Menasse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...189 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Soufi</w:t>
-[...204 lines deleted...]
-                <w:t xml:space="preserve">hal-04524117v1</w:t>
+                <w:t xml:space="preserve">hal-04733868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super ou ordinaire ?&amp;quot; Différence de classe, inconstance et désenchantement dans Les Parapluies de Cherbourg (Jacques Demy)</w:t>
-[...37 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réussir les agrégations de lettres 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brouzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rajchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248287v1</w:t>
+                <w:t xml:space="preserve">Pauline Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 180 p., 2023, 2364414806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méli-mélo à Barcelone. Mélodrame maternel et combinatoire des sexes dans Todo sobre mi madre</w:t>
+                <w:t xml:space="preserve">Poétique du sens. Fictions de l'interprétation de Rabelais à DeLillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. In press, Nouvelles poétiques comparatistes, Marc Maufort</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moinereau</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-04279898v1</w:t>
+                <w:t xml:space="preserve">hal-04279842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En &amp;quot;vicieuse manière de parler&amp;quot;. Vestiges de l'allégorie et concordance des sens dans le Quart Livre de Rabelais</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Réussir les agrégations de lettres 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berrégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 170 p., 2022, 2364414458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279906v1</w:t>
+                <w:t xml:space="preserve">hal-04296672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tell me everything you saw, and what you think it means ». Le sens du regard dans Rear Window (Fenêtre sur cour, A. Hitchcock)</w:t>
+                <w:t xml:space="preserve">Catherine Poncin. L'Empreinte de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03634655v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Filigranes Editions, 2022, Les Carnets, 978-2-35046-570-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe d'Actéon. Le motif de la fuite dans Trois souvenirs de ma jeunesse (A. Desplechin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Sens de la profusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04279889v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions et presses universitaires de Reims. 2017, 978-2-37496-031-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Petite histoire d’une disgrâce (sens et fonction de l’analogie d’Aristote à nos jours) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plus sur Un dimanche à la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04249812v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand cesseras-tu d’en demander toujours plus à la vie, Irène ?&amp;quot; Figures de la mort dans Un dimanche à la campagne (B. Tavernier)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux mondes, nouveaux romans ? Actes du XLe congrès de la SFLGC [en ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04279866v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque électronique de Littérature comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thought Without Concept. Carol Christian Poell Paradoxical Aesthetics</w:t>
+                <w:t xml:space="preserve">Or Méduse médite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04279883v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bompard-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2013, Espaces théoriques, 978-2343001449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catastrophe œdipienne. L’énigme de la Sphinge et le carrefour des Trois-Routes dans Œdipe roi (Sophocle)</w:t>
+                <w:t xml:space="preserve">Poétique de l’analogie (H. H. Jahnn, W. Faulkner, C. Simon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04524128v1</w:t>
+              <w:t xml:space="preserve">Classiques Garnier. 2013, Perspectives comparatistes n° 21, Modernités et avant-gardes n° 1, Anne Tomiche, 978-2-8124-1049-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexivité, paradoxe et herméneutique de la fiction dans le Tiers Livre (François Rabelais) et Der Prozeß (Franz Kafka)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robbe-Grillet : &amp;quot;Les gommes&amp;quot;, &amp;quot;La jalousie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdier Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
-[...247 lines deleted...]
-                <w:t xml:space="preserve">hal-04524133v1</w:t>
+              <w:t xml:space="preserve">Atlande, 304 p., 2010, (Clefs concours. Lettres XXe siècle), Marie-Paule Berranger, 978-2-35030-144-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussir les agrégations de lettres 2024</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04296669v1</w:t>
+                <w:t xml:space="preserve">Super ou ordinaire ?&amp;quot; Différence de classe, inconstance et désenchantement dans Les Parapluies de Cherbourg (Jacques Demy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réussir l'agrégation de lettres (2024), Marie-Ange Fougère (dir.), Dijon, EUD, 2023, p. 145-164.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique du sens. Fictions de l'interprétation de Rabelais à DeLillo</w:t>
+                <w:t xml:space="preserve">Méli-mélo à Barcelone. Mélodrame maternel et combinatoire des sexes dans Todo sobre mi madre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04279842v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moinereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Ange Fougère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réussir les agrégations de lettres 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, 2022, Collection U21, 978-2-36441-445-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Poncin. L'Empreinte de la photographie</w:t>
+                <w:t xml:space="preserve">En &amp;quot;vicieuse manière de parler&amp;quot;. Vestiges de l'allégorie et concordance des sens dans le Quart Livre de Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04279822v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabelais et la philosophie, B. Pinchard et Y. Dumel-Vaillot (dir.), Paris, Kimé, 2022, p. 79-104.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782841749836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussir les agrégations de lettres 2023</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04296672v1</w:t>
+                <w:t xml:space="preserve">« Tell me everything you saw, and what you think it means ». Le sens du regard dans Rear Window (Fenêtre sur cour, A. Hitchcock)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réussir l'agrégation de Lettres modernes 2022, Marie-Ange. Fougère (dir.), Dijon, Editions Universitaires de Dijon, « U 21 », 2021, p. 144-162.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144-162, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Sens de la profusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le complexe d'Actéon. Le motif de la fuite dans Trois souvenirs de ma jeunesse (A. Desplechin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01535414v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sens de la profusion, C. Michel, J.-B. Renault (dir.), Reims, Epure, 2017, p. 211-246.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-37496-031-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus sur Un dimanche à la campagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thought Without Concept. Carol Christian Poell Paradoxical Aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01535421v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Perspectives on Fashion, Giovanni Matteucci, Stefano Marino, (dir.) Bloomsbury Academic, 2016, p. 119-135.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-1474237468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux mondes, nouveaux romans ? Actes du XLe congrès de la SFLGC [en ligne]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand cesseras-tu d’en demander toujours plus à la vie, Irène ?&amp;quot; Figures de la mort dans Un dimanche à la campagne (B. Tavernier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ancien et le Nouveau. Un dimanche à la campagne (B. Tavernier), Christian Michel, Jean-Baptiste Renault (dir.), Paris, Atlande, « Plus sur/Cinéma », 2016, p. 57-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2350303635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Dehondt</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04428976v1</w:t>
+                <w:t xml:space="preserve">hal-04279866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Or Méduse médite</w:t>
+                <w:t xml:space="preserve">« Petite histoire d’une disgrâce (sens et fonction de l’analogie d’Aristote à nos jours) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04279968v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Démon de l’analogie. Analogie, pensée et invention de la Renaissance au 20ème siècle, Christian Michel (dir.), Paris, Garnier Classiques, « Rencontres », 2016, p. 7-40.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-40605797-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique de l’analogie (H. H. Jahnn, W. Faulkner, C. Simon)</w:t>
+                <w:t xml:space="preserve">La catastrophe œdipienne. L’énigme de la Sphinge et le carrefour des Trois-Routes dans Œdipe roi (Sophocle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. 2013, Perspectives comparatistes n° 21, Modernités et avant-gardes n° 1, Anne Tomiche, 978-2-8124-1049-9</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04279940v1</w:t>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polutropia (d’Homère à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 347-356, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbe-Grillet : &amp;quot;Les gommes&amp;quot;, &amp;quot;La jalousie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexivité, paradoxe et herméneutique de la fiction dans le Tiers Livre (François Rabelais) et Der Prozeß (Franz Kafka)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Atlande, 304 p., 2010, (Clefs concours. Lettres XXe siècle), Marie-Paule Berranger, 978-2-35030-144-0</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00749502v1</w:t>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Herméneutique fictionnalisée. Quand l’interprétation s’invite dans la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méduse au miroir – 1880. Sens et emprise dans Nana (Zola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmatan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Or Méduse médite.. Les femmes, l'intelligence, les monstres (Michèle Bompard-Porte, Daniel Bennequin, Christian Michel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espaces théoriques, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut la psychanalyse ? L’interprétation freudienne des textes littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé. Philosophie en cours. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’En-dehors : Éloge et Variations. Consistances de la littérature, des arts, de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 131-152, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524130v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analectique de la digression dans Tristram Shandy (Laurence Sterne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH « Littérature comparée/Cours ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naissance du roman moderne : Rabelais, Cervantès, Sterne – Récit, morale, philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 277-302, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu (David Zemmour) : Christian MICHEL, Classiques Garnier, Poétique de l’analogie. Paris, Classiques Garnier, 2013, coll. « Perspectives comparatistes » (489 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RHLF. 2015, pp.191-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2810,51 +2707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3B36295"/>
+    <w:nsid w:val="3850252C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3041,51 +2938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4102-6778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069915202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698661v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Soufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.07.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JTQHZKC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moinereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524130v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rajchenbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Philipps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crescenzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berr&#233;gard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/actes/nouveaux-mondes-nouveaux-romans/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bompard-Porte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berranger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdier Lionel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zemmour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4102-6778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069915202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rajchenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Philipps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crescenzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berr&#233;gard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/actes/nouveaux-mondes-nouveaux-romans/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bompard-Porte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdier Lionel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moinereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524130v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zemmour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>