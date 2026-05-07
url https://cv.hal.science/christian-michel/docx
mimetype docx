--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -2707,51 +2707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3850252C"/>
+    <w:nsid w:val="1F7D8B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>