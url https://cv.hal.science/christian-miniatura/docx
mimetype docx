--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -660,259 +660,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering quantum current states with machine learning</w:t>
+                <w:t xml:space="preserve">Finding Quantum Critical Points with Neural-Network Quantum States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Haug</w:t>
+                <w:t xml:space="preserve">Remmy Zen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Dumke</w:t>
+                <w:t xml:space="preserve">Long My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leong-Chuan Kwek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">Ryan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Amico</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gattobigio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865830v1</w:t>
+                <w:t xml:space="preserve">hal-02865833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Quantum Critical Points with Neural-Network Quantum States</w:t>
+                <w:t xml:space="preserve">Engineering quantum current states with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remmy Zen</w:t>
+                <w:t xml:space="preserve">Tobias Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long My</w:t>
+                <w:t xml:space="preserve">Rainer Dumke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Tan</w:t>
+                <w:t xml:space="preserve">Leong-Chuan Kwek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hébert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luigi Amico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865833v1</w:t>
+                <w:t xml:space="preserve">hal-02865830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Matter Wave Transport in Speckle Potentials</w:t>
               </w:r>
@@ -1006,242 +1006,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering with Nonlinear Atomic Scatterers</w:t>
+                <w:t xml:space="preserve">An extra-heating mechanism in Doppler-cooling experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wellens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Miniatura</w:t>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012414v1</w:t>
+                <w:t xml:space="preserve">hal-00003643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extra-heating mechanism in Doppler-cooling experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent Backscattering with Nonlinear Atomic Scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00003643v1</w:t>
+                <w:t xml:space="preserve">hal-00012414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation induced coherence loss in coherent backscattering of light</w:t>
               </w:r>
@@ -1367,295 +1367,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering and coherent forward scattering effects in variations of the random quantum kicked rotor</w:t>
+                <w:t xml:space="preserve">Experimental realization of a SU(3) color-orbit coupling in an ultracold gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Hébraud</w:t>
+                <w:t xml:space="preserve">Chetan Madasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+                <w:t xml:space="preserve">Chirantan Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">Lucas Gabardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Rathod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanon-Willette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.063302⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63142-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977139v1</w:t>
+                <w:t xml:space="preserve">hal-05199292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental realization of a SU(3) color-orbit coupling in an ultracold gas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent backscattering and coherent forward scattering effects in variations of the random quantum kicked rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gabardos</w:t>
+                <w:t xml:space="preserve">Hugo Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketan Rathod</w:t>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zanon-Willette</w:t>
+                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.8448. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.063302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63142-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.063302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199292v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution</w:t>
               </w:r>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosenjit Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangbin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,64 +2048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent forward scattering as a robust probe of multifractality in critical disordered media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehedi Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetan Sriram Madasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketan Rathod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Chi Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2293,308 +2293,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reversal and reciprocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superfluidity vs. prethermalisation in a nonlinear Floquet system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sigwarth</w:t>
+                <w:t xml:space="preserve">Nicolas Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPPS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">EPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (5), pp.50001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43673-022-00053-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/aca4f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256111v1</w:t>
+                <w:t xml:space="preserve">hal-03892288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluidity vs. prethermalisation in a nonlinear Floquet system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time reversal and reciprocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Macé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiangbin Gong</w:t>
+                <w:t xml:space="preserve">Olivier Sigwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140 (5), pp.50001. </w:t>
+              <w:t xml:space="preserve">AAPPS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/aca4f0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43673-022-00053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892288v1</w:t>
+                <w:t xml:space="preserve">hal-04256111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Forward Scattering Peak and Multifractality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,51 +2727,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Quantum Science</w:t>
+              <w:t xml:space="preserve">AVS Quantum Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (3), pp.039201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/5.0026178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
@@ -2788,90 +2788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer learning for scalability of neural-network quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remmy Zen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gattobigio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3316,77 +3316,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Safaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Dumke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leong Chuan Kwek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (4), pp.042306. </w:t>
@@ -3762,51 +3762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering and forward-scattering peaks in the quantum kicked rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,291 +4237,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering of ultracold matter waves: Momentum space signatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent Forward Scattering Peak Induced by Anderson Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord Müller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Karpiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.011604⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (19), pp.190601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.190601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393986v1</w:t>
+                <w:t xml:space="preserve">hal-05393961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Forward Scattering Peak Induced by Anderson Localization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Grémaud</w:t>
+                <w:t xml:space="preserve">Coherent backscattering of ultracold matter waves: Momentum space signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Karpiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Müller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cord Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (19), pp.190601. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (1), pp.011604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.190601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.011604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393961v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent spin liquids in the hubbard model on the anisotropic honeycomb lattice</w:t>
               </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4977,499 +4977,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering in nonlinear atomic media: quantum Langevin approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Backscattering of Light with Nonlinear Atomic Scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74, pp.033808. </w:t>
+              <w:t xml:space="preserve">, 2006, 73, pp.013802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.013802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012692v1</w:t>
+                <w:t xml:space="preserve">hal-00009143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering of Light with Nonlinear Atomic Scatterers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent backscattering in nonlinear atomic media: quantum Langevin approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wellens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.013802. </w:t>
+              <w:t xml:space="preserve">, 2006, 74, pp.033808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.013802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009143v1</w:t>
+                <w:t xml:space="preserve">hal-00012692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scattering of spin s particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple scattering of photons by atomic hyperfine multiplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Akkermans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Montambaux</w:t>
+                <w:t xml:space="preserve">Cord A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.053405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.053405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012697v1</w:t>
+                <w:t xml:space="preserve">hal-00012698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of photons by atomic hyperfine multiplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic scattering of spin s particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord A. Mueller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Delande</w:t>
+                <w:t xml:space="preserve">E. Akkermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montambaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.7807</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012698v1</w:t>
+                <w:t xml:space="preserve">hal-00012697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering of light by nonlinear scatterer</w:t>
               </w:r>
@@ -5611,64 +5611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.250403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5702,103 +5702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-heating mechanism in Doppler cooling experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (9), pp.1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5832,51 +5832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field Enhanced Coherence Length in Cold Atomic Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5884,51 +5884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93, pp.143906</w:t>
@@ -5983,77 +5983,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 243 (1-6), pp.157-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6093,290 +6093,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering of light by atoms in the saturated regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+                <w:t xml:space="preserve">Coherent backscattering of light by resonant atomic dipole transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70, pp.023817</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012415v1</w:t>
+                <w:t xml:space="preserve">hal-00005682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering of light by resonant atomic dipole transitions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Chaneliere</w:t>
+                <w:t xml:space="preserve">Coherent backscattering of light by atoms in the saturated regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.183</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.023817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005682v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation-induced coherence loss in coherent backscattering of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6456,286 +6456,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Diffusion of Light in a Cold Atomic Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+                <w:t xml:space="preserve">Light transport in cold atoms: the fate of coherent backscattering in the weak localization regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vaujour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">B. Klappauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 328, pp.157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023807v1</w:t>
+                <w:t xml:space="preserve">hal-00000303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light transport in cold atoms: the fate of coherent backscattering in the weak localization regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Klappauf</w:t>
+                <w:t xml:space="preserve">Slow Diffusion of Light in a Cold Atomic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cord A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.223904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.223904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000303v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering of light by cold atoms: theory meets experiment</w:t>
               </w:r>
@@ -6747,77 +6747,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61, pp.327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6868,77 +6868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.033814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7011,51 +7011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7110,51 +7110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent light transport in a cold strontium cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Klappauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7248,51 +7248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7352,51 +7352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak localization of light by cold atoms: the impact of quantum internal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,90 +8952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Quantum Critical Points with Neural-Network Quantum States.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remmy Zen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gattobigio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9327,103 +9327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mesoscopic physics : coherenty backscattering or light by cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.19-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2004119004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9462,103 +9462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mesoscopic physics: Coherent backscattering of light by cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, vol. 119; pp. 19-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2004119004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9597,51 +9597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak localisation of light by atoms with quantum internal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9841,51 +9841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;braud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Arrouas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peaudecerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ombredane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Flament" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ronco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Arabahmadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gremaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hutchinson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haug" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dumke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong-Chuan Kwek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Amico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remmy Zen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long My" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kuhn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sigwarth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Mueller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wellens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063302" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Madasu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirantan Mitra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabardos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Rathod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanon-Willette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63142-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Mu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Gong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L012021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hasan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Sriram Madasu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.130402" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43673-022-00053-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mac&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/aca4f0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.L032044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.053301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decamp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqian Loh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033297" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711814v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaiya Pandey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Rebhi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05865-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Safaei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Chuan Kwek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.042306" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bornheimer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rizzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043607" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Ghosh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041602" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.043626" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.200602" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Karpiuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.063614" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063602" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord M&#252;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.011604" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karpiuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.190601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangquan Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Goerbig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/47013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357700v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.023605" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Yiyuan Fang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wellens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033808" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.013802" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012698v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. Mueller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053405" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.055603" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLet.95.250403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1JDQSJ7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaujour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.223904" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.033814" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002163v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bibel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Lawson-Daku" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostam Asimov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorceix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold-Georg Englert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994246" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DF7E17CDBDCF03AC148A4F33316CE80112E2D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Miniatura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lawson-Daku" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994247" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512FA702DE3718793202410C33FC5B7254FFFDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#233;ron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reinhardt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335545v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Boiteux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247659v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992155" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACAE04018C0D80A2624008012248FD7E679A8350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vassilev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinhardt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991177" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C5D86B8AEE76E79B2E11F51911D25C981A49D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526961v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023592v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;braud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Arrouas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peaudecerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ombredane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Flament" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ronco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Arabahmadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gremaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hutchinson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remmy Zen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long My" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haug" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dumke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong-Chuan Kwek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Amico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kuhn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sigwarth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Mueller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wellens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Madasu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirantan Mitra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabardos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Rathod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanon-Willette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63142-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063302" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Mu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Gong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L012021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hasan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Sriram Madasu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.130402" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mac&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/aca4f0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43673-022-00053-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.L032044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.053301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decamp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqian Loh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033297" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711814v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaiya Pandey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Rebhi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05865-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Safaei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Chuan Kwek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.042306" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bornheimer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rizzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043607" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Ghosh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041602" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.043626" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.200602" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Karpiuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.063614" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063602" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karpiuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.190601" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord M&#252;ller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.011604" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangquan Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Goerbig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/47013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357700v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.023605" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Yiyuan Fang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wellens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.013802" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033808" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012698v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. Mueller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.055603" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLet.95.250403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1JDQSJ7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaujour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.223904" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.033814" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002163v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bibel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Lawson-Daku" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostam Asimov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorceix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold-Georg Englert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994246" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DF7E17CDBDCF03AC148A4F33316CE80112E2D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Miniatura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lawson-Daku" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994247" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512FA702DE3718793202410C33FC5B7254FFFDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#233;ron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reinhardt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335545v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Boiteux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247659v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992155" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACAE04018C0D80A2624008012248FD7E679A8350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vassilev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinhardt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991177" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C5D86B8AEE76E79B2E11F51911D25C981A49D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526961v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023592v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>