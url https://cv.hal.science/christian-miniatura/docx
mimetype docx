--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,1290 +66,1676 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-Induced Logarithmic Relaxation in the Quantum Kicked Rotor</w:t>
+                <w:t xml:space="preserve">Mesoscopic scattering dynamics under generic uniform SU(2) gauge fields: Spin-momentum relaxation and coherent backscattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hébraud</w:t>
+                <w:t xml:space="preserve">Masataka Kakoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Arrouas</w:t>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Peaudecerf</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keith Slevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534027v1</w:t>
+                <w:t xml:space="preserve">hal-05581527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coherent Forward Scattering peak: a probe of non-ergodicity and symmetries in a quantum chaotic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delocalization transition for light in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Arrouas</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975404v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution: Gradient Variational Methods for the Quantum Few-body Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry-Induced Logarithmic Relaxation in the Quantum Kicked Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Arrouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peaudecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Recchia</w:t>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04757502v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum-space signatures of the Anderson transition in a symplectic, two-dimensional, disordered ultracold gas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Many-body dynamical localization in Fock space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Nathan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peaudecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252872v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum signatures of site percolation in disordered two-dimensional ferromagnets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Coherent Forward Scattering peak: a probe of non-ergodicity and symmetries in a quantum chaotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Arrouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ombredane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765438v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Quantum Critical Points with Neural-Network Quantum States</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Coherent Transport in Two-Dimensional Disordered Potentials under Spatially Uniform SU(2) Gauge Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Kakoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Slevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865833v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering quantum current states with machine learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution: Gradient Variational Methods for the Quantum Few-body Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gattobigio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02865830v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Matter Wave Transport in Speckle Potentials</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+                <w:t xml:space="preserve">Momentum-space signatures of the Anderson transition in a symplectic, two-dimensional, disordered ultracold gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Arabahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schumayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gremaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00137714v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extra-heating mechanism in Doppler-cooling experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Momentum signatures of site percolation in disordered two-dimensional ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003643v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering with Nonlinear Atomic Scatterers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+                <w:t xml:space="preserve">Finding Quantum Critical Points with Neural-Network Quantum States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remmy Zen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delande</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+                <w:t xml:space="preserve">Ryan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gattobigio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012414v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engineering quantum current states with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Dumke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leong-Chuan Kwek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent Matter Wave Transport in Speckle Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sigwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An extra-heating mechanism in Doppler-cooling experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent Backscattering with Nonlinear Atomic Scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saturation induced coherence loss in coherent backscattering of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chanelière</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1359,7412 +1745,7412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental realization of a SU(3) color-orbit coupling in an ultracold gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetan Madasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirantan Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gabardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketan Rathod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zanon-Willette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.8448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-63142-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering and coherent forward scattering effects in variations of the random quantum kicked rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.063302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.063302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Momentum-space signatures of the Anderson transition in a symplectic, two-dimensional, disordered ultracold gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Arabahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schumayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Few-Body Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00601-024-01965-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.L012021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.L012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672894v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh-Jeans prethermalization and wave condensation in a nonlinear disordered Floquet system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Steepest Slope toward a Quantum Few-body Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gattobigio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad1415⟩</w:t>
+              <w:t xml:space="preserve">Few-Body Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00601-024-01965-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359563v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum-space signatures of the Anderson transition in a symplectic, two-dimensional, disordered ultracold gas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rayleigh-Jeans prethermalization and wave condensation in a nonlinear disordered Floquet system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosenjit Haldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.L012021⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (6), pp.63001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad1415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757500v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent forward scattering as a robust probe of multifractality in critical disordered media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (3), pp.057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.3.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Packet Dynamics in Synthetic Non-Abelian Gauge Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehedi Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetan Sriram Madasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketan Rathod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Chi Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (13), pp.130402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.130402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluidity vs. prethermalisation in a nonlinear Floquet system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Time reversal and reciprocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/aca4f0⟩</w:t>
+              <w:t xml:space="preserve">AAPPS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43673-022-00053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892288v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reversal and reciprocity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Superfluidity vs. prethermalisation in a nonlinear Floquet system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPPS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43673-022-00053-4⟩</w:t>
+              <w:t xml:space="preserve">EPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (5), pp.50001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/aca4f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256111v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Forward Scattering Peak and Multifractality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.L032044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.L032044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap on Atomtronics: State of the art and perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boshier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Birkl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Quantum Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (3), pp.039201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/5.0026178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer learning for scalability of neural-network quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remmy Zen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gattobigio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.053301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal graph description for one-dimensional exchange models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangbin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanqian Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-theory treatment of one-dimensional strongly repulsive fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangbin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanqian Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Abelian adiabatic geometric transformations in a cold Strontium gas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">Two-dimensional network of atomtronic qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Safaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Dumke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leong Chuan Kwek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05865-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.042306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.042306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711814v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional network of atomtronic qubits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luigi Amico</w:t>
+                <w:t xml:space="preserve">Non-Abelian adiabatic geometric transformations in a cold Strontium gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanhaiya Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Rebhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.042306⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3580), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05865-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400064v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$SU(3)$ Topological Insulators in the Honeycomb Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Bornheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (4), pp.043614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.043614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling behavior of Tan's contact for trapped Lieb-Liniger bosons: From two to many</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Vignolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (4), pp.043607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.043607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent forward scattering as a signature of Anderson metal-insulator transitions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Delande</w:t>
+                <w:t xml:space="preserve">Coherent backscattering and forward-scattering peaks in the quantum kicked rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cord A. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.041602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.043626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.043626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393930v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering and forward-scattering peaks in the quantum kicked rotor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Miniatura</w:t>
+                <w:t xml:space="preserve">Coherent forward scattering as a signature of Anderson metal-insulator transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.043626⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.041602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.041602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513049v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering Reveals the Anderson Transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Cherroret</w:t>
+                <w:t xml:space="preserve">Thermalization of matter waves in speckle potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Karpiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.200602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (6), pp.063614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.063614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393943v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of matter waves in speckle potentials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">Coherent Backscattering Reveals the Anderson Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.063614⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (20), pp.200602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.200602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393947v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent forward scattering in two-dimensional disordered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (6), pp.063602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.063602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Forward Scattering Peak Induced by Anderson Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karpiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (19), pp.190601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.190601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering of ultracold matter waves: Momentum space signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Karpiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (1), pp.011604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.011604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent spin liquids in the hubbard model on the anisotropic honeycomb lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark O. Goerbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/95/47013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Anderson localization in certain correlated random potentials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermionization of a strongly interacting Bose-Fermi mixture in a one-dimensional harmonic trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Yiyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, pp.023605. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 79, pp.023623</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357700v3</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermionization of a strongly interacting Bose-Fermi mixture in a one-dimensional harmonic trap</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-dimensional Anderson localization in certain correlated random potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79, pp.023623</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 80, pp.023605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.80.023605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377877v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357700v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light transport in cold atoms and thermal decoherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (1), pp.013004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.013004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering of Light with Nonlinear Atomic Scatterers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Coherent backscattering in nonlinear atomic media: quantum Langevin approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.013802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.013802⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74, pp.033808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009143v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering in nonlinear atomic media: quantum Langevin approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Coherent Backscattering of Light with Nonlinear Atomic Scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74, pp.033808. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033808⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 73, pp.013802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.013802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012692v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of photons by atomic hyperfine multiplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Extra-heating mechanism in Doppler cooling experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilkowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.053405⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (9), pp.1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.22.001819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012698v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scattering of spin s particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Montambaux</w:t>
+                <w:t xml:space="preserve">Multiple scattering of photons by atomic hyperfine multiplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cord A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.053405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.053405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012697v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering of light by nonlinear scatterer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">Mesoscopic scattering of spin s particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Akkermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montambaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.7807</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013448v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of matter waves in two-dimensional disordered optical potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.250403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLet.95.250403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra-heating mechanism in Doppler cooling experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coherent backscattering of light by nonlinear scatterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.22.001819⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.055603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.055603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006257v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Enhanced Coherence Length in Cold Atomic Gases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturation-induced coherence loss in coherent backscattering of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.70.036602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001057v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of light in a resonant medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Magnetic Field Enhanced Coherence Length in Cold Atomic Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.143906</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00015324v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering of light by resonant atomic dipole transitions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple scattering of light in a resonant medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cord A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 243 (1-6), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005682v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering of light by atoms in the saturated regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.023817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation-induced coherence loss in coherent backscattering of light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Coherent backscattering of light by resonant atomic dipole transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wilkowski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006256v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light transport in cold atoms: the fate of coherent backscattering in the weak localization regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Klappauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 328, pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow Diffusion of Light in a Cold Atomic Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.223904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.223904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering of light by cold atoms: theory meets experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61, pp.327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering of light by an inhomogeneous cloud of cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.033814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.67.033814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanle effect in coherent backscattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89, pp.163901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent light transport in a cold strontium cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Klappauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88, pp.203902/1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos assisted tunneling with cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64, pp.016221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.016221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak localization of light by cold atoms: the impact of quantum internal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64, pp.053804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering of light by atoms in the weak localization regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 85, pp.4269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed choices in atom Stern-Gerlach interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Lawson-Daku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostam Asimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 54, pp.5042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least-bias description of atomic beams</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doppler-tuned multi-photon resonances in an atom reflection by a standing evanescent wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ducloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sile Nic Chormaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 49, pp.4733</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248108v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular correlation measurements in a thermal beam of H* (2s) atoms using a Stern-Gerlach atomic axicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersive and nondispersive phase shift in atomic Stern-Gerlach interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Miniatura</w:t>
+                <w:t xml:space="preserve">Olivier Gorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sile Nic Chormaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50, pp.5007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248109v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Stern-Gerlach interferences with time-dependent magnetic fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Least-bias description of atomic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthold-Georg Englert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Viaris</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (11), pp.2043-2059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1994246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335547v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler-tuned multi-photon resonances in an atom reflection by a standing evanescent wave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sile Nic Chormaic</w:t>
+                <w:t xml:space="preserve">Angular correlation measurements in a thermal beam of H* (2s) atoms using a Stern-Gerlach atomic axicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lawson-Daku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (11), pp.2061-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1994247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335490v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive and nondispersive phase shift in atomic Stern-Gerlach interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Atomic Stern-Gerlach interferences with time-dependent magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sile Nic Chormaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 50, pp.5007</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335495v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic interferences and the topological phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gorceix</w:t>
+                <w:t xml:space="preserve">Atomic quantum phase studies with a longitudinal Stern-Gerlach interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lorent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Boiteux</w:t>
+                <w:t xml:space="preserve">Ch. Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (4), pp.601-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1992155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335545v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic quantum phase studies with a longitudinal Stern-Gerlach interferometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Robert</w:t>
+                <w:t xml:space="preserve">Atomic interferences and the topological phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Miniatura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Lorent</w:t>
+                <w:t xml:space="preserve">Olivier Gorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 69, pp.261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247659v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal Stern-Gerlach interferometer : the “beaded” atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 1 (4), pp.425-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp2:1991177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00247527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8774,927 +9160,927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh-Jeans Thermalization and Condensation in a Nonlinear Disordered Floquet System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dimensional crossover in localization of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Complex Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rudy Valette; Claire Michel, Feb 2024, NICE, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the GdR Complexe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Cherroret; Alexandre Aubry, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806827v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional crossover in localization of light</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rayleigh-Jeans Thermalization and Condensation in a Nonlinear Disordered Floquet System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the GdR Complexe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Cherroret; Alexandre Aubry, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Fourth Complex Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rudy Valette; Claire Michel, Feb 2024, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532414v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Quantum Critical Points with Neural-Network Quantum States.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remmy Zen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gattobigio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 24th European Conference on Artificial Intelligence (ECAI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Quantum Optics and Quantum Information (Kiev, Ukraine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, x, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional Anderson localization in correlated random potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG March meeting (Hannover, Germany)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, x, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mesoscopic physics : coherenty backscattering or light by cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.19-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2004119004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mesoscopic physics: Coherent backscattering of light by cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, vol. 119; pp. 19-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2004119004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak localisation of light by atoms with quantum internal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9841,51 +10227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;braud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Arrouas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peaudecerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ombredane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Flament" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ronco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Arabahmadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gremaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hutchinson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remmy Zen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long My" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haug" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dumke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong-Chuan Kwek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Amico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kuhn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sigwarth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Mueller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wellens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Madasu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirantan Mitra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabardos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Rathod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanon-Willette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63142-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063302" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Mu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Gong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L012021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hasan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Sriram Madasu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.130402" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mac&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/aca4f0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43673-022-00053-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.L032044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.053301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decamp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqian Loh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033297" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711814v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaiya Pandey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Rebhi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05865-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Safaei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Chuan Kwek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.042306" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bornheimer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rizzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043607" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Ghosh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041602" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.043626" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.200602" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Karpiuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.063614" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063602" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karpiuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.190601" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord M&#252;ller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.011604" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangquan Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Goerbig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/47013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357700v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.023605" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Yiyuan Fang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wellens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.013802" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033808" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012698v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. Mueller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.055603" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLet.95.250403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1JDQSJ7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaujour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.223904" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.033814" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002163v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bibel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Lawson-Daku" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostam Asimov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorceix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold-Georg Englert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994246" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DF7E17CDBDCF03AC148A4F33316CE80112E2D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Miniatura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lawson-Daku" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994247" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512FA702DE3718793202410C33FC5B7254FFFDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#233;ron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reinhardt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335545v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Boiteux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247659v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992155" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACAE04018C0D80A2624008012248FD7E679A8350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vassilev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinhardt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991177" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C5D86B8AEE76E79B2E11F51911D25C981A49D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526961v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023592v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kakoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Slevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skipetrov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;braud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Arrouas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peaudecerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ombredane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Flament" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ronco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Arabahmadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gremaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hutchinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remmy Zen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long My" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;bert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haug" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dumke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong-Chuan Kwek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Amico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kuhn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sigwarth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Mueller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wellens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Madasu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirantan Mitra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabardos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Rathod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanon-Willette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63142-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063302" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L012021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Mu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Gong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hasan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Sriram Madasu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.130402" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43673-022-00053-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mac&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/aca4f0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.L032044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.053301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decamp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqian Loh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033297" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023059" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Safaei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Chuan Kwek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.042306" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711814v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaiya Pandey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Rebhi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05865-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bornheimer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043614" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rizzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. M&#252;ller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.043626" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Ghosh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041602" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Karpiuk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.063614" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.200602" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063602" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karpiuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.190601" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord M&#252;ller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.011604" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangquan Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Goerbig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/47013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Yiyuan Fang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357700v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.023605" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wellens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.013802" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012698v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. Mueller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053405" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLet.95.250403" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.055603" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1JDQSJ7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023807v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaujour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.223904" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.033814" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bibel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Lawson-Daku" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostam Asimov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorceix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335490v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#233;ron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reinhardt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335495v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold-Georg Englert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994246" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DF7E17CDBDCF03AC148A4F33316CE80112E2D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Miniatura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lawson-Daku" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994247" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512FA702DE3718793202410C33FC5B7254FFFDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247659v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992155" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACAE04018C0D80A2624008012248FD7E679A8350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335545v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Boiteux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247527v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vassilev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991177" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C5D86B8AEE76E79B2E11F51911D25C981A49D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806827v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618926v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023592v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>