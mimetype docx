--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -188,398 +188,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delocalization transition for light in two dimensions</w:t>
+                <w:t xml:space="preserve">Symmetry-Induced Logarithmic Relaxation in the Quantum Kicked Rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">Julien Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Skipetrov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floriane Arrouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peaudecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604536v1</w:t>
+                <w:t xml:space="preserve">hal-05534027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-Induced Logarithmic Relaxation in the Quantum Kicked Rotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Hébraud</w:t>
+                <w:t xml:space="preserve">Many-body dynamical localization in Fock space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peaudecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Arrouas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Georgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Peaudecerf</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05534027v1</w:t>
+                <w:t xml:space="preserve">hal-05590408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many-body dynamical localization in Fock space</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delocalization transition for light in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Dupont</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-05590408v1</w:t>
+                <w:t xml:space="preserve">hal-05604536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coherent Forward Scattering peak: a probe of non-ergodicity and symmetries in a quantum chaotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Arrouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1906,77 +1906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering and coherent forward scattering effects in variations of the random quantum kicked rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosenjit Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangbin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,64 +2434,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent forward scattering as a robust probe of multifractality in critical disordered media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangbin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140 (5), pp.50001. </w:t>
@@ -2923,64 +2923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Forward Scattering Peak and Multifractality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Georgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,295 +3536,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional network of atomtronic qubits</w:t>
+                <w:t xml:space="preserve">Non-Abelian adiabatic geometric transformations in a cold Strontium gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabnam Safaei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rainer Dumke</w:t>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leong Chuan Kwek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luigi Amico</w:t>
+                <w:t xml:space="preserve">Kanhaiya Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Rebhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.042306⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3580), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05865-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400064v1</w:t>
+                <w:t xml:space="preserve">hal-01711814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Abelian adiabatic geometric transformations in a cold Strontium gas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional network of atomtronic qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Rebhi</w:t>
+                <w:t xml:space="preserve">Shabnam Safaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Dumke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Chevy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">Leong Chuan Kwek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3580), </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.042306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05865-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.042306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711814v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$SU(3)$ Topological Insulators in the Honeycomb Lattice</w:t>
               </w:r>
@@ -4031,77 +4031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering and forward-scattering peaks in the quantum kicked rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord A. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéry-Odelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9476,51 +9476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10227,51 +10227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kakoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Slevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skipetrov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;braud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Arrouas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peaudecerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ombredane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Flament" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ronco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Arabahmadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gremaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hutchinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remmy Zen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long My" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;bert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haug" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dumke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong-Chuan Kwek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Amico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kuhn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sigwarth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Mueller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wellens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Madasu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirantan Mitra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabardos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Rathod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanon-Willette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63142-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063302" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L012021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Mu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Gong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hasan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Sriram Madasu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.130402" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43673-022-00053-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mac&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/aca4f0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.L032044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.053301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decamp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqian Loh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033297" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023059" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Safaei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Chuan Kwek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.042306" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711814v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaiya Pandey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Rebhi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05865-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bornheimer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043614" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rizzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. M&#252;ller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.043626" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Ghosh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041602" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Karpiuk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.063614" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.200602" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063602" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karpiuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.190601" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord M&#252;ller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.011604" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangquan Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Goerbig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/47013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Yiyuan Fang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357700v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.023605" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wellens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.013802" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012698v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. Mueller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053405" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLet.95.250403" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.055603" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1JDQSJ7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023807v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaujour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.223904" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.033814" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bibel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Lawson-Daku" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostam Asimov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorceix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335490v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#233;ron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reinhardt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335495v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold-Georg Englert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994246" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DF7E17CDBDCF03AC148A4F33316CE80112E2D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Miniatura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lawson-Daku" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994247" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512FA702DE3718793202410C33FC5B7254FFFDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247659v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992155" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACAE04018C0D80A2624008012248FD7E679A8350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335545v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Boiteux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247527v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vassilev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991177" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C5D86B8AEE76E79B2E11F51911D25C981A49D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806827v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618926v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023592v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kakoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Slevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;braud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Arrouas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peaudecerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Georgeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skipetrov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ombredane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Flament" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ronco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Recchia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gattobigio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Arabahmadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gremaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hutchinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remmy Zen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long My" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;bert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haug" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dumke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong-Chuan Kwek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Amico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kuhn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sigwarth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Mueller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wellens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Madasu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirantan Mitra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabardos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Rathod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanon-Willette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63142-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063302" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L012021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01965-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Haldar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Mu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Gong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad1415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hasan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Sriram Madasu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.130402" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43673-022-00053-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mac&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/aca4f0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.L032044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.053301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decamp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqian Loh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033297" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023059" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711814v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaiya Pandey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Rebhi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05865-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Safaei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Chuan Kwek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.042306" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bornheimer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043614" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rizzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Vignolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. M&#252;ller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.043626" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Ghosh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.041602" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Karpiuk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.063614" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.200602" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063602" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karpiuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.190601" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord M&#252;ller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.011604" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangquan Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Goerbig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/47013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Yiyuan Fang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357700v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.023605" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wellens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.013802" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012698v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord A. Mueller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053405" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montambaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLet.95.250403" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.055603" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1JDQSJ7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023807v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaujour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.223904" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.033814" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bibel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Lawson-Daku" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostam Asimov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorceix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335490v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#233;ron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reinhardt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ducloy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335495v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold-Georg Englert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994246" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DF7E17CDBDCF03AC148A4F33316CE80112E2D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Miniatura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lawson-Daku" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorceix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994247" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/512FA702DE3718793202410C33FC5B7254FFFDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247659v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1992155" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACAE04018C0D80A2624008012248FD7E679A8350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335545v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Boiteux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247527v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perales" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vassilev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991177" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C5D86B8AEE76E79B2E11F51911D25C981A49D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806827v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03526961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618926v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023592v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>