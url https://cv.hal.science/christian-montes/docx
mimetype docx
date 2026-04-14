--- v0 (2026-03-24)
+++ v1 (2026-04-14)
@@ -368,235 +368,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de l'exploration culturelle des hauteurs urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S'enfouir. Cartographie, imaginaires et ménagement des espaces en volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Imaginaires de la vi(ll)e verticale, 102, pp.5-14. </w:t>
+              <w:t xml:space="preserve">, 2018, 107, pp.5-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.5175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gc.8865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692763v1</w:t>
+                <w:t xml:space="preserve">hal-02877020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'enfouir. Cartographie, imaginaires et ménagement des espaces en volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de l'exploration culturelle des hauteurs urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 107, pp.5-17. </w:t>
+              <w:t xml:space="preserve">, 2018, Imaginaires de la vi(ll)e verticale, 102, pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.8865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gc.5175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877020v1</w:t>
+                <w:t xml:space="preserve">hal-01692763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites capitales d’Etat aux Etats-Unis : quel effet chef-lieu ?</w:t>
               </w:r>
@@ -686,51 +686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -846,51 +846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyscrapers and the redrawing of the London’s skyline: a case of territorialisation through landscape control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1643,51 +1643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The skyline research projects : first findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1725,51 +1725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectiver le débat public sur les projets de tours dans le paysage urbain : stratégies, arènes, expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2005,51 +2005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing and living the High-Rise: New contexts, old questions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Rodrigues Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
@@ -2336,247 +2336,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New residential high-rises and the perversion of public spaces: The case of São Paulo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Building up, building out: The geography of residential high-rise buildings in London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Producing and living the high-rise: New contexts, old questions?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vernon Press, 2024, 978-1-64889-929-4</w:t>
+              <w:t xml:space="preserve">, 2024, 978-1-64889-798-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04571548v1</w:t>
+                <w:t xml:space="preserve">halshs-04571549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building up, building out: The geography of residential high-rise buildings in London</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New residential high-rises and the perversion of public spaces: The case of São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Rodrigues Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Producing and living the high-rise: New contexts, old questions?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 978-1-64889-798-6</w:t>
+              <w:t xml:space="preserve">, Vernon Press, 2024, 978-1-64889-929-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04571549v1</w:t>
+                <w:t xml:space="preserve">halshs-04571548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-rise living in the United States: Towards vertical gentrification? The case of Dallas-Fort Worth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Producing and living the high-rise: New contexts, old questions?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-1-64889-798-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transportation infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Iriye, P.-Y. Saunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Dictionnary of Transnational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave-MacMillan, pp.1055-1058, 2009</w:t>
@@ -3272,51 +3272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rubio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn S&#225;nchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2047-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.8865" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.43.4.520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;gnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Barba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-014-1093-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.2281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Rodrigues Alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com/book/2013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/catalogue/atlas/atlas-monde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01149165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rubio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn S&#225;nchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mont&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2047-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.8865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.43.4.520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;gnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Barba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-014-1093-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.2281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Rodrigues Alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com/book/2013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/catalogue/atlas/atlas-monde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01149165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>